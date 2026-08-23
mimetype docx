--- v0 (2025-10-26)
+++ v1 (2026-08-23)
@@ -1,94 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="-393"/>
-        <w:tblW w:w="4947" w:type="pct"/>
+        <w:tblW w:w="4999" w:type="pct"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3099"/>
-        <w:gridCol w:w="5878"/>
+        <w:gridCol w:w="5972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F7372F" w:rsidRPr="001E4E36" w14:paraId="3004766D" w14:textId="77777777" w:rsidTr="00EF7557">
+      <w:tr w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidTr="00522F6C">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="pct"/>
+            <w:tcW w:w="1708" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE23FAC" w14:textId="77777777" w:rsidR="00F7372F" w:rsidRPr="001E4E36" w:rsidRDefault="00F227BB" w:rsidP="00471252">
+          <w:p w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidRDefault="00F227BB" w:rsidP="00471252">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E32967B" wp14:editId="45C39944">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CFA682C" wp14:editId="5D7B58B1">
                   <wp:extent cx="1412543" cy="562855"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:docPr id="3" name="Picture 3" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -96,8413 +98,9726 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1425885" cy="568171"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3274" w:type="pct"/>
+            <w:tcW w:w="3292" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58B19741" w14:textId="77777777" w:rsidR="00F7372F" w:rsidRPr="001E4E36" w:rsidRDefault="00F7372F" w:rsidP="006545EE">
+          <w:p w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidRDefault="00F7372F" w:rsidP="006545EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="2"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7372F" w:rsidRPr="001E4E36" w14:paraId="3416B29D" w14:textId="77777777" w:rsidTr="00EF7557">
+      <w:tr w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidTr="00522F6C">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1726" w:type="pct"/>
+            <w:tcW w:w="1708" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="363FF6F6" w14:textId="77777777" w:rsidR="00F7372F" w:rsidRPr="001E4E36" w:rsidRDefault="00F7372F" w:rsidP="006545EE">
+          <w:p w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidRDefault="00F7372F" w:rsidP="006545EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3274" w:type="pct"/>
+            <w:tcW w:w="3292" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF1FA28" w14:textId="77777777" w:rsidR="00F7372F" w:rsidRPr="001E4E36" w:rsidRDefault="00F7372F" w:rsidP="006545EE">
+          <w:p w:rsidR="00C56AFE" w:rsidRPr="003F1B9F" w:rsidRDefault="00291116" w:rsidP="00BC3BBC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1B9F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidTr="00522F6C">
+        <w:trPr>
+          <w:trHeight w:val="581"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1708" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F7372F" w:rsidRPr="003F1B9F" w:rsidRDefault="00F7372F" w:rsidP="006545EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008E16B1" w:rsidRPr="003F1B9F" w:rsidRDefault="008E16B1" w:rsidP="00291116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+              <w:t>Độc lập – Tự do – Hạnh phúc</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...24 lines deleted...]
-          <w:p w14:paraId="518AF470" w14:textId="77777777" w:rsidR="00F7372F" w:rsidRPr="001E4E36" w:rsidRDefault="00C40009" w:rsidP="00680E3E">
+          <w:p w:rsidR="00FC50AE" w:rsidRPr="003F1B9F" w:rsidRDefault="00522F6C" w:rsidP="00291116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BDBA276" wp14:editId="33F48420">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>993445</wp:posOffset>
+                        <wp:posOffset>970279</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>193675</wp:posOffset>
+                        <wp:posOffset>8890</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1661795" cy="0"/>
-                      <wp:effectExtent l="0" t="0" r="33655" b="19050"/>
+                      <wp:extent cx="1704975" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1" name="AutoShape 2"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="1" name="Straight Connector 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvCnPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1661795" cy="0"/>
+                                <a:ext cx="1704975" cy="0"/>
                               </a:xfrm>
-                              <a:prstGeom prst="straightConnector1">
+                              <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:noFill/>
-[...14 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                      </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="6B8201C4" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-[...3 lines deleted...]
-                    <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:78.2pt;margin-top:15.25pt;width:130.85pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/hOjyHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQ0sBARVqsEetl2&#10;kXb7A4ztJFYd27INAVX97x2bD7HtparKwYwzM2/ezBsvH4+9RAdundCqxNk4xYgrqplQbYm/vW1G&#10;c4ycJ4oRqRUv8Yk7/Lj6+GE5mIJPdKcl4xYBiHLFYErceW+KJHG04z1xY224AmejbU88XG2bMEsG&#10;QO9lMknTWTJoy4zVlDsHX+uzE68iftNw6l+axnGPZImBm4+njecunMlqSYrWEtMJeqFB/oFFT4SC&#10;ojeomniC9lb8AdULarXTjR9T3Se6aQTlsQfoJkt/6+a1I4bHXmA4ztzG5P4fLP162FokGGiHkSI9&#10;SPS09zpWRpMwnsG4AqIqtbWhQXpUr+ZZ0+8OKV11RLU8Br+dDORmISN5lxIuzkCR3fBFM4ghgB9n&#10;dWxsHyBhCugYJTndJOFHjyh8zGaz7GExxYhefQkpronGOv+Z6x4Fo8TOWyLazldaKRBe2yyWIYdn&#10;5wMtUlwTQlWlN0LKqL9UaCjxYjqZxgSnpWDBGcKcbXeVtOhAwgbFX+wRPPdhVu8Vi2AdJ2x9sT0R&#10;8mxDcakCHjQGdC7WeUV+LNLFer6e56N8MluP8rSuR0+bKh/NNtnDtP5UV1Wd/QzUsrzoBGNcBXbX&#10;dc3yv1uHy8M5L9ptYW9jSN6jx3kB2et/JB2VDWKe12Kn2Wlrr4rDhsbgy2sKT+D+Dvb9m1/9AgAA&#10;//8DAFBLAwQUAAYACAAAACEALYdK+N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkLoglHes0uqbThMSBI9skrlnjtYXGqZp0LXt6jDiM429/+v0530yuFWfsQ+NJQzJTIJBK&#10;bxuqNBz2r48rECEasqb1hBq+McCmuL3JTWb9SO943sVKcAmFzGioY+wyKUNZozNh5jsk3p1870zk&#10;2FfS9mbkctfKuVJL6UxDfKE2Hb7UWH7tBqcBw5AmavvsqsPbZXz4mF8+x26v9f3dtF2DiDjFKwy/&#10;+qwOBTsd/UA2iJZzulwwquFJpSAYWCSrBMTxbyCLXP7/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA/4To8h4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEALYdK+N0AAAAJAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+                    <v:line w14:anchorId="733CCF8B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="76.4pt,.7pt" to="210.65pt,.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXC5AGtAEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOkKWIia7qEruCCo&#10;2OUDvM64sbA91ti06d8zdtssAoRWKy6Ox35vZt7zZHUzeSf2QMli6OVy0UoBQeNgw66X3+4/vHon&#10;RcoqDMphgF4eIcmb9csXq0Ps4ApHdAOQ4CQhdYfYyzHn2DVN0iN4lRYYIfClQfIqc0i7ZiB14Oze&#10;NVdt+7Y5IA2RUENKfHp7upTrmt8Y0PmLMQmycL3k3nJdqa4PZW3WK9XtSMXR6nMb6hldeGUDF51T&#10;3aqsxA+yf6TyVhMmNHmh0TdojNVQNbCaZfubmrtRRaha2JwUZ5vS/0urP++3JOzAbydFUJ6f6C6T&#10;srsxiw2GwAYiiWXx6RBTx/BN2NI5SnFLRfRkyJcvyxFT9fY4ewtTFpoPl9ft6/fXb6TQl7vmkRgp&#10;5Y+AXpRNL50NRbbq1P5TylyMoRcIB6WRU+m6y0cHBezCVzAspRSr7DpEsHEk9oqff/heZXCuiiwU&#10;Y52bSe2/SWdsoUEdrKcSZ3StiCHPRG8D0t+q5unSqjnhL6pPWovsBxyO9SGqHTwd1aXzJJfx+zWu&#10;9Mf/bf0TAAD//wMAUEsDBBQABgAIAAAAIQDPLMu02gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcqNNQKhTiVFUlhLggmsLdjbdOwF5HsZOGv2fhArd9mtHsKzezd2LCIXaB&#10;FCwXGQikJpiOrIK3w+PNPYiYNBntAqGCL4ywqS4vSl2YcKY9TnWygkcoFlpBm1JfSBmbFr2Oi9Aj&#10;cXYKg9eJcbDSDPrM497JPMvW0uuO+EOre9y12HzWo1fgnofp3e7sNo5P+3X98XrKXw6TUtdX8/YB&#10;RMI5/ZXhR5/VoWKnYxjJROGY73JWT3ysQHC+ype3II6/LKtS/vevvgEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCXC5AGtAEAALcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDPLMu02gAAAAcBAAAPAAAAAAAAAAAAAAAAAA4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>Độc lập – Tự do – Hạnh phúc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01DE29DA" w14:textId="77777777" w:rsidR="00F7372F" w:rsidRPr="001E4E36" w:rsidRDefault="00F7372F" w:rsidP="00F7372F">
-      <w:pPr>
+    <w:p w:rsidR="00291116" w:rsidRPr="003F1B9F" w:rsidRDefault="00291116" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>HỢP ĐỒNG CUNG CẤP VÀ SỬ DỤNG DỊCH VỤ</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00B07AA5" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIỄN THÔNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="003F1B9F" w:rsidRDefault="00291116" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số: ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="003F1B9F" w:rsidRDefault="00834550" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(Mã khách hàng:………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00291116" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="459BDCBE" w14:textId="77777777" w:rsidR="000B0E09" w:rsidRPr="001E4E36" w:rsidRDefault="000B0E09" w:rsidP="000B0E09">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="00547F9A" w:rsidRDefault="00291116" w:rsidP="002F41C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="272"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547F9A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0770483B" w14:textId="77777777" w:rsidR="009109CC" w:rsidRPr="001E4E36" w:rsidRDefault="009109CC" w:rsidP="000B0E09">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ Bộ Luật </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F5F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Dân sự</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547F9A">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="00547F9A" w:rsidRDefault="00291116" w:rsidP="00547F9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547F9A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ Luật </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F5F">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thương mại</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F5F" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và các văn bản hướng dẫn thi hành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00547F9A" w:rsidRPr="00C663B5" w:rsidRDefault="00291116" w:rsidP="00547F9A">
+      <w:pPr>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="270"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547F9A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ Luật Viễn </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F5F">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thông</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F5F" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và các văn bản hướng dẫn thi hành</w:t>
+      </w:r>
+      <w:r w:rsidR="00547F9A" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...27 lines deleted...]
-        </w:tabs>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B27FA" w:rsidRDefault="002B27FA" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...60 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="003F1B9F" w:rsidRDefault="00291116" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hợp đồng cung cấp và sử dụng dịch vụ viễn thông (dưới đây gọi tắt là “Hợp đồng”) được ký kết ngày ……tháng…… năm 20……  tại…………………………….giữa và bởi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C27AA" w:rsidRPr="003F1B9F" w:rsidRDefault="000C27AA" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="003F1B9F" w:rsidRDefault="00291116" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>BÊN SỬ DỤNG DỊCH VỤ VIỄN THÔNG (Gọi tắt là “Khách hàng”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C56AFE" w:rsidRPr="003F1B9F" w:rsidRDefault="00C56AFE" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tên Doanh nghiệp/Tổ chức/Cá nhân:…………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D836F0" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="002A2B8D" w:rsidRPr="001E4E36">
-        <w:rPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00291116" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...156 lines deleted...]
-    <w:p w14:paraId="3C7FFA3D" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291116" w:rsidRPr="003F1B9F" w:rsidRDefault="00291116" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...74 lines deleted...]
-    <w:p w14:paraId="14AFC8BC" w14:textId="77777777" w:rsidR="007A5866" w:rsidRPr="001E4E36" w:rsidRDefault="002F5723" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Người đại diện (áp dụng đối với Doanh nghiệp/tổ chức): …………………….………..………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B343F1" w:rsidRDefault="00291116" w:rsidP="00753F55">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7275"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:pos="9180"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="36B48E38" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chức vụ: …………………………………………………………………….….……………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E1E44" w:rsidRPr="00C663B5" w:rsidRDefault="00736B84" w:rsidP="00753F55">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7275"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:pos="9180"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Theo ủy</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quyền số </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
-      <w:r w:rsidR="007A5866" w:rsidRPr="001E4E36">
-[...25 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00E076E7" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="00927A4D" w:rsidRPr="001E4E36">
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngày</w:t>
+      </w:r>
+      <w:r w:rsidR="00E076E7" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="008E4815" w:rsidRPr="001E4E36">
-[...6 lines deleted...]
-    <w:p w14:paraId="47C0BD7B" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+      <w:r w:rsidR="00E076E7" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E44" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7275"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:pos="9180"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày sinh: …………………………………...............Nam/nữ: ………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008310EA" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
+          <w:tab w:val="left" w:pos="4860"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7020"/>
+          <w:tab w:val="left" w:pos="7275"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="9180"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10260"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...67 lines deleted...]
-    <w:p w14:paraId="4831E7EE" w14:textId="77777777" w:rsidR="0099373A" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số CMND/Căn cước/Hộ chiếu:…….…........Nơi cấp:………………..Ngày cấp……./…./……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C56AFE" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7275"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:pos="9180"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...53 lines deleted...]
-    <w:p w14:paraId="3D9B83E8" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số Giấy Chứng nhận ĐKDN/Quyết định thành lập/Giấy phép đầu tư:..……….………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4032"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6300"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7020"/>
           <w:tab w:val="left" w:pos="7275"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:pos="9180"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10980"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="12202B15" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="001606D2">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Nơi cấp: ………………………………………… Ngày cấp…..…../…./………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...51 lines deleted...]
-    <w:p w14:paraId="77218943" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Địa chỉ (theo CMND/Căn cước/Giấy Chứng nhận ĐKDN/Quyết định thành lập/Giấy phép đầu tư):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="5C9BB7DD" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số nhà……...Đường………………………… Tổ………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:leader="dot" w:pos="1260"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phường/xã………….………………………. Quận/Huyện……………….…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="1260"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tỉnh/TP…………………………………………..……………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRDefault="00D836F0" w:rsidP="00D85C03">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Điện thoại ……………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C9024C" w:rsidRPr="00C9024C" w:rsidRDefault="00C9024C" w:rsidP="00D85C03">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>…………………</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE9821C" w14:textId="77777777" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
-[...1 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Mã số thuế:</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5CDA" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...14 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tài khoản giao dịch: …………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Ngân hàng: ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAC23C6" w14:textId="77777777" w:rsidR="003D21B9" w:rsidRPr="001E4E36" w:rsidRDefault="003D21B9" w:rsidP="003D21B9">
-[...1 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Chi nhánh: ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E56DA0" w14:textId="6E98BEDE" w:rsidR="00132507" w:rsidRPr="001E4E36" w:rsidRDefault="00132507" w:rsidP="005124F8">
-[...1 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00EE76ED">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...45 lines deleted...]
-    <w:p w14:paraId="41AB4EFE" w14:textId="4AB4A1CA" w:rsidR="00132507" w:rsidRDefault="00B6483A" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>BÊN CUNG CẤP DỊCH VỤ: TẬP ĐOÀN CÔNG NGHIỆP – VIỄN THÔNG QUÂN ĐỘI (Gọi tắt là “Viettel”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">Người đại diện: </w:t>
       </w:r>
-      <w:r w:rsidR="00132507" w:rsidRPr="001E4E36">
-        <w:rPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="0EAFA045" w14:textId="78BA70B0" w:rsidR="00660E5D" w:rsidRDefault="00660E5D" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;Theo ủy quyền doanh nghiệp&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-10"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Chức vụ: [Chức vụ] [Tên đơn vị]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D959F23" w14:textId="77777777" w:rsidR="00660E5D" w:rsidRPr="002550D7" w:rsidRDefault="00660E5D" w:rsidP="00660E5D">
-      <w:pPr>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="00C663B5" w:rsidRDefault="0079597E" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002550D7">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C663B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002550D7">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(Theo ủy quyền số ………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85D52" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002550D7">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00E076E7" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85D52" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>… ngày ………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E076E7" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85D52" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="002550D7">
+      <w:r w:rsidR="00D836F0" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="64024521" w14:textId="77777777" w:rsidR="00C274CA" w:rsidRPr="001E4E36" w:rsidRDefault="00C274CA" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...65 lines deleted...]
-    <w:p w14:paraId="4623018B" w14:textId="77777777" w:rsidR="00DF6AC4" w:rsidRPr="001E4E36" w:rsidRDefault="00884F88" w:rsidP="005124F8">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số Giấy chứng nhận ĐKDN:………………… Nơi cấp:………………… Ngày cấp: …………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D836F0" w:rsidRPr="003F1B9F" w:rsidRDefault="00D836F0" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Địa chỉ</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4E36">
-        <w:rPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>: …………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">Website: </w:t>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điện thoại: 18008000                         Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00832ACF" w:rsidRPr="001E4E36">
+        <w:r w:rsidRPr="003F1B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>https://solutions.viettel.vn/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D2F21C1" w14:textId="77777777" w:rsidR="004E3962" w:rsidRPr="001E4E36" w:rsidRDefault="004E3962" w:rsidP="005124F8">
-[...4 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Mã số thuế:</w:t>
       </w:r>
-      <w:r w:rsidR="00832ACF" w:rsidRPr="001E4E36">
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00C369F1" w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C56AFE" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tài khoản giao dịch: …………………………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56AFE" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngân hàng: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đơn vị thụ hưởng: ………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="00F93ED1" w:rsidRDefault="001C0634" w:rsidP="00D55510">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93ED1">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ĐIỀU KHOẢN CHUNG CỦA HỢP ĐỒNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...91 lines deleted...]
-        <w:spacing w:before="60"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng đồng ý sử dụng và Viettel đồng ý cung cấp một hoặc một số Dịch vụ dưới đây với số lượng tuyến kênh, giá cả, điều kiện được quy định tại Hợp đồng này và các Phụ lục đính kèm (dưới đây gọi tắt là “Điều khoản chung”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>ĐIỀU 1: ĐỐI TƯỢNG HỢP ĐỒNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13136925" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="002A2B8D" w:rsidP="003517A3">
-      <w:pPr>
+    <w:p w:rsidR="00785855" w:rsidRPr="00785855" w:rsidRDefault="001C0634" w:rsidP="00785855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785855">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đối tượng của Hợp đồng là một, một số hoặc tất cả cá</w:t>
+      </w:r>
+      <w:r w:rsidR="00785855">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c dịch vụ (dưới đây gọi tắt là </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785855">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>“Dịch vụ”) sau đây:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00E23CBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. Dịch vụ LeasedLine Internet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00E23CBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>b. Dịch vụ Kênh thuê riêng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00E23CBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>c. Dịch vụ MetroWan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00E23CBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>d. Dịch vụ OfficeWan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="004B7735">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...119 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chi tiết mô tả về từng dịch vụ, gói cước, quy định về chất lượng dịch vụ được niêm yết tại các điểm cung cấp dịch vụ hoặc website của Viettel hoặc cung cấp trực tiếp tại các Phụ lục chi tiết cho Khách hàng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="00785855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Địa điểm cung cấp dịch vụ</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4E36">
-[...18 lines deleted...]
-        <w:ind w:left="562" w:hanging="562"/>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: tại địa chỉ hợp pháp do Khách hàng yêu cầu theo từng </w:t>
+      </w:r>
+      <w:r w:rsidR="00477E69" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phụ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>lục cung cấp dịch vụ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0634" w:rsidRPr="003F1B9F" w:rsidRDefault="001C0634" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0005255F" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 2: GIÁ CƯỚC DỊCH VỤ, PHÍ HÒA MẠNG, THỜI HẠN</w:t>
+      </w:r>
+      <w:r w:rsidR="000245A7">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00712B0E" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000245A7">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0005255F" w:rsidRPr="001E4E36">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>VÀ</w:t>
+      </w:r>
+      <w:r w:rsidR="000245A7">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008B01D3" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PHƯƠNG THỨC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>THANH TOÁN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10951D4F" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
-      <w:pPr>
+    <w:p w:rsidR="00716D5C" w:rsidRPr="00716D5C" w:rsidRDefault="00C56AFE" w:rsidP="00716D5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="709" w:hanging="709"/>
-[...49 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chi tiết đơn giá cước dịch vụ, phí hòa mạng theo Hợp đồng được nêu cụ thể tại từng Phụ lục ký với Khách hàng. Cước dịch vụ được tính từ thời điểm các </w:t>
+      </w:r>
+      <w:r w:rsidR="00477E69" w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ký kết biên bản bàn giao và nghiệm thu dịch vụ.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3D47" w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trong trường hợp có sự thay đổi theo quy định của Nhà nước về mức thuế áp dụng đối với dịch vụ tại thời điểm Viettel phát hành Hóa đơn theo quy định của Hợp đồng, thì mức thuế mới sẽ được điều chỉnh tương ứng theo các văn bản điều chỉnh đó</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E30885" w:rsidRPr="001E4E36">
-[...22 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D7C99" w:rsidRPr="003F1B9F" w:rsidRDefault="001D7C99" w:rsidP="00716D5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="709" w:hanging="709"/>
-[...126 lines deleted...]
-      <w:r w:rsidR="00C72B3B" w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Giá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cước</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dịch vụ có thể được Viettel điều chỉnh để phù </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hợp với chính sách Dịch vụ tại </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>từng thời điểm. Các thay đổi về chính sách giá cước sẽ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được thông báo cho Khách hàng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trước khi chính sách có hiệu lực. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C04D3" w:rsidRPr="00C663B5">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viettel và Khách hàng cùng thống nhất rằng </w:t>
+      </w:r>
+      <w:r w:rsidR="000C04D3">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>rong thời hạn phản hồi ý</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiến nêu trong thông báo, nếu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng không có phản hồi thì được hiểu là đồng ý với chính sách mới và hai </w:t>
+      </w:r>
+      <w:r w:rsidR="00647588" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thống nhất thời điểm áp dụng chính sách giá mới là thời</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> điểm được nêu trong thông báo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>của Viettel. Trong trường hợp Khách hàng không chấp thu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ận chính sách và thông báo giá </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>mới mà Viettel thông báo, trước khi chính sách giá mới có hiệu lực, Khách hàn</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g có quyền </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>gửi thông báo bằng văn bản và yêu cầu Viettel ngừng cu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22968" w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng cấp dịch vụ và chấm dứt Hợp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB73A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đồng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D7C99" w:rsidRPr="00377965" w:rsidRDefault="001D7C99" w:rsidP="00716D5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="709" w:hanging="709"/>
-[...54 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00716D5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377965">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trường hợp Khách hàng có nhu cầu thay đổi quy</w:t>
+      </w:r>
+      <w:r w:rsidR="00377965">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mô, bổ sung thêm các điểm kết </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377965">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>nối, Khách hàng phải thanh toán cho Viettel phí hoặc/và cước phát</w:t>
+      </w:r>
+      <w:r w:rsidR="00377965">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sinh tương ứng, căn cứ theo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377965">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phụ lục hợp đồng ký bổ sung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E01BDD" w:rsidRPr="00E01BDD" w:rsidRDefault="005A726A" w:rsidP="00E01BDD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="709" w:hanging="709"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Thời hạn và phương thức thanh toán:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115F1145" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+    <w:p w:rsidR="00771966" w:rsidRPr="00E01BDD" w:rsidRDefault="001D7C99" w:rsidP="00E01BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-          <w:noProof/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E01BDD">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">Thời hạn thanh toán: Hai </w:t>
+      </w:r>
+      <w:r w:rsidR="00595976" w:rsidRPr="00E01BDD">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Thời hạn thanh toán: Hai bên thống nhất thời hạn thanh toán cụ thể như sau:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07264688" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01BDD">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ên thống nhất thời hạn thanh toán cụ thể như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D7C99" w:rsidRPr="00F5591B" w:rsidRDefault="001D7C99" w:rsidP="00F5591B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...72 lines deleted...]
-    <w:p w14:paraId="626C874D" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="003D40E3" w:rsidP="003517A3">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5591B">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đối với Phí hòa mạng: Khách hàng thanh toán cho Viettel 100% giá trị Phí</w:t>
+      </w:r>
+      <w:r w:rsidR="00377965" w:rsidRPr="00F5591B">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hòa mạng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5591B">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>trong vòng 15 (mười lăm) ngày làm việc kể từ ngày nhận hóa đơn</w:t>
+      </w:r>
+      <w:r w:rsidR="00595976" w:rsidRPr="00F5591B">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D7C99" w:rsidRPr="003F1B9F" w:rsidRDefault="001D7C99" w:rsidP="00F5591B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="788F8224" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đối với cước </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3774" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ịch vụ: Khách hàng có thể lựa chọn một trong các hình thức sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00771966" w:rsidRDefault="003C3774" w:rsidP="008E5906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003D40E3" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phương án 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1CD2" w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="348091DF" w14:textId="461B0B00" w:rsidR="00960B00" w:rsidRPr="00406A8A" w:rsidRDefault="00960B00" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thanh toán cước mua gói nhiều tháng:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C1CD2" w:rsidRPr="00771966" w:rsidRDefault="008C1CD2" w:rsidP="008E5906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1560" w:hanging="270"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1565" w:hanging="272"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771966">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005E4824" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Khách hàng có thể mua gói nhiều tháng để được hưởng chính sách</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23FA6">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23FA6" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005E4824" w:rsidRPr="001E4E36">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>giá và</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009D0C30" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771966">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ưu đãi tại thời điểm thanh toán cước mua gói nhiều tháng (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23FA6" w:rsidRPr="00C663B5">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009D0C30" w:rsidRPr="001E4E36">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">chính sách giá và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771966">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ưu đãi có thể thay đổi theo từng thời điểm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C1CD2" w:rsidRPr="003F1B9F" w:rsidRDefault="008C1CD2" w:rsidP="009B2AD5">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1560" w:hanging="270"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1565" w:hanging="272"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006855A7">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Khách hàng thực hiện thanh toán trước để làm sở cứ cho Viettel xuất hoá đơn phù hợp với quy định pháp luật</w:t>
       </w:r>
-      <w:r w:rsidR="00406A8A" w:rsidRPr="006855A7">
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E5B9FA" w14:textId="77777777" w:rsidR="001F0688" w:rsidRPr="005D7709" w:rsidRDefault="003B58B9">
-      <w:pPr>
+    <w:p w:rsidR="008C1CD2" w:rsidRPr="00377965" w:rsidRDefault="008C1CD2" w:rsidP="009B2AD5">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1560" w:hanging="270"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1565" w:hanging="272"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D7709">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326ADE">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C23215" w:rsidRPr="005D7709">
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng </w:t>
+      </w:r>
+      <w:r w:rsidR="00377965">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cam kết sử dụng dịch vụ theo đúng gói cước đã đăng ký và thời gian cam kết.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C1CD2" w:rsidRPr="003F1B9F" w:rsidRDefault="008C1CD2" w:rsidP="009B2AD5">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1560" w:hanging="270"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1565" w:hanging="272"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...57 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng muốn gia hạn gói nhiều tháng cho chu kỳ tiếp theo (N+1), cần thanh toán muộn nhất trước ngày cuối cùng của chu kỳ trước (N).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="008E3501" w:rsidRDefault="000358B7" w:rsidP="009B2AD5">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1560" w:hanging="270"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1565" w:hanging="272"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E3501">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...144 lines deleted...]
-    <w:p w14:paraId="58D78268" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hết thời hạn sử dụng của gói nhiều tháng nêu trên, nếu Khách hàng không gia hạn mua gói nhiều tháng cho chu kì cước tiếp theo mặc định sẽ tự động chuyển về hình thức đóng cước dịch vụ hàng tháng và áp dụng mức cước dịch vụ theo đơn giá cước dịch vụ hàng tháng quy định tại Phụ lục Hợp đồng hoặc thông báo cước của Viettel tại từng thời điểm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="00CE5A32" w:rsidP="00152845">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003D40E3" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phương án 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5EB2BAA1" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thanh toán cước dịch vụ hàng tháng: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="005D5257" w:rsidRDefault="00E52D40" w:rsidP="00152845">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="270"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5257">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00361C1F" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chậm nhất ngày </w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="005D5257">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>mùng 5 của tháng N+1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5257">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB42E6" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="005D5257">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00361C1F" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viettel gửi</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="000358B7" w:rsidRPr="005D5257">
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="09AE8D15" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00361C1F" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yêu cầu thanh toán cước dịch vụ tháng N cho khách hàng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="005D5257" w:rsidRDefault="000358B7" w:rsidP="00152845">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="270"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:val="vi-VN"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5257">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="086702E6" w14:textId="067C6677" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng có trách nhiệm thanh toán cước dịch vụ của tháng N cho Viettel trước ngày 20 tháng N+1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="00B117A4" w:rsidP="00E01BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-          <w:noProof/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E4E36">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nếu quá các thời hạn thanh toán nêu trên mà </w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">Trường hợp Khách hàng </w:t>
+      </w:r>
+      <w:r w:rsidR="0033019D" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> chưa thanh toán hoặc thanh toán không đầy đủ, </w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t>không thực hiện hoặc thực hiện không đầy đủ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (được quyền xem xét tùy vào mức độ vi phạm và từng trường hợp) có quyền yêu cầu và </w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve"> nghĩa vụ thanh toán </w:t>
+      </w:r>
+      <w:r w:rsidR="0033019D" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sẽ phải chịu áp dụng mức lãi suất chậm trả đối với số tiền chậm thanh toán theo mức lãi suất quá hạn áp dụng đối với khoản vay thương mại bằng đồng Việt Nam (VN</w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">theo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">) kỳ hạn 6 tháng của Ngân hàng </w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t>quy định tại Hợp đồng và các Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="0033019D" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tại thời điểm </w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve"> tương ứng</w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>tương ứng với thời gian chậm trả</w:t>
-[...10 lines deleted...]
-          <w:noProof/>
+        <w:t>, Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72E6E1BB" w14:textId="77777777" w:rsidR="00AC34AB" w:rsidRPr="001E4E36" w:rsidRDefault="00AC34AB" w:rsidP="003517A3">
+        <w:t xml:space="preserve"> (được quyền xem xét tùy vào mức độ vi phạm và từng trường hợp) có quyền yêu cầu và Khách hàng sẽ phải chịu áp </w:t>
+      </w:r>
+      <w:r w:rsidR="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dụng mức lãi suất chậm trả đối </w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">với số tiền chậm thanh toán theo mức lãi suất quá hạn áp dụng đối với khoản vay thương mại bằng đồng Việt Nam (VNĐ) kỳ hạn 6 tháng của Ngân hàng Thương mại Cổ phần Quân đội (MB) thông báo tại thời điểm thanh toán tương ứng với thời gian chậm trả theo yêu cầu của Viettel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="000358B7" w:rsidP="00E01BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-          <w:noProof/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
           <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E4E36">
-[...72 lines deleted...]
-    <w:p w14:paraId="1E6EBB45" w14:textId="77777777" w:rsidR="001F0688" w:rsidRPr="005D7709" w:rsidRDefault="00FB42E6" w:rsidP="001F0688">
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trong trường hợp Khách hàng không thực hiện đúng nghĩa vụ thanh toán hoặc các nghĩa vụ được quy định trong Hợp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="003F21B0" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và các Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viettel được quyền tạm ngừng cung cấp dịch vụ (một phần hoặc toàn bộ các tuyến kênh trong các phụ lục hợp đồng, Hợp đồng). Trong trường hợp này, việc ngừng cung cấp dịch vụ của Viettel không miễn trừ nghĩa vụ thanh toán của Khách hàng theo Hợp đồng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="000358B7" w:rsidP="00E01BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...56 lines deleted...]
-      <w:r w:rsidR="001F0688" w:rsidRPr="005D7709">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Các khoản cước, phí Khách hàng đã thanh toán cho Viette</w:t>
+      </w:r>
+      <w:r w:rsidR="008F21FE" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l sẽ không được hoàn trả trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trường hợp Khách hàng có hành vi vi phạm pháp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>luật</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5206F" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liên quan đến việc thực hiện Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, hoặc vi phạm một tr</w:t>
+      </w:r>
+      <w:r w:rsidR="008F21FE" w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ong các điều </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F21FE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>khoản cam kết quy định trong Hợp đồng này (bao gồm cả các Phụ lục đính kèm)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6632">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1913151E" w14:textId="77777777" w:rsidR="00E30885" w:rsidRPr="001E4E36" w:rsidRDefault="00033B6A" w:rsidP="001F0688">
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="000358B7" w:rsidP="00E01BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0C1DEB94" w14:textId="77777777" w:rsidR="00E30885" w:rsidRPr="001E4E36" w:rsidRDefault="00E30885" w:rsidP="003517A3">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk84080252"/>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Viettel sẽ không thu cước trong khoảng thời gian Viet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34E92">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel tạm ngừng cung cấp Dịch vụ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">để tổ chức nâng cấp, tu bổ, sửa chữa mạng lưới theo kế </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14C16">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoạch; do lỗi kỹ thuật; do các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>nguyên nhân bất khả kháng gây ra.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="000358B7" w:rsidRPr="006F142E" w:rsidRDefault="000358B7" w:rsidP="006F142E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-[...138 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB3F2E">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Thông</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01BDD">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tài khoản </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ngân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hàng thụ hưởng nêu trong thôn</w:t>
+      </w:r>
+      <w:r w:rsidR="00301D33">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g tin của Viettel tại phần đầu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>của Hợp đồng.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F142E">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F142E" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng </w:t>
+      </w:r>
+      <w:r w:rsidR="006F142E" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>sẽ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F142E" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chịu mọi khoản phí phát sinh cho việc thanh toán bao gồm phí chuyển tiền, các phí ngân hàng khác (nếu có).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F142E" w:rsidRPr="000927CB" w:rsidRDefault="006F142E" w:rsidP="006F142E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng chịu hoàn toàn trách nhiệm về tính hợp pháp về khoản thanh toán mà Khách hàng đã thanh toán cho Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5206F" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7735" w:rsidRDefault="000358B7" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 3: HIỆU LỰC VÀ THỜI HẠN HỢP ĐỒNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A514D6" w:rsidRDefault="001314E6" w:rsidP="001814B0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B44EC7">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hợp đồng có hiệu lực kể từ ngày được ký kết bởi đại diện hợp pháp của hai Bên và hết hiệu lực khi được chấm dứt theo các điều kiện quy định tại Hợp đồng và Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB10C0" w:rsidRPr="001814B0" w:rsidRDefault="00FB10C0" w:rsidP="001814B0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001814B0">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thời</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001814B0">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gian triển khai dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="00122FA7" w:rsidRPr="001814B0">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: theo quy định tại các Phụ lục đính kèm. Thời gian triển khai dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001814B0">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được tự động gia hạn tương ứng với thời gian bị kéo dài do một trong những lý do sau đây:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB10C0" w:rsidRPr="0003365A" w:rsidRDefault="00FB10C0" w:rsidP="0003365A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="425"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003365A">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Do ảnh hưởng c</w:t>
+      </w:r>
+      <w:r w:rsidR="00814917" w:rsidRPr="0003365A">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ủa các trường hợp Bất khả kháng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB10C0" w:rsidRPr="009B2AD5" w:rsidRDefault="00FB10C0" w:rsidP="0003365A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="425"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2AD5">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thay đổi phạm vi cung cấp do yêu cầu khách quan hoặc yêu cầu của Khách hàng làm ảnh hưởng đến tiến độ cung cấp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB10C0" w:rsidRPr="009B2AD5" w:rsidRDefault="00FB10C0" w:rsidP="0003365A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="425"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2AD5">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Sự chậm trễ và/hoặc trở ngại và/hoặc không cung cấp đầy đủ các điều kiện cần thiết của Khách hàng để Viettel thực hiện triển khai dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="00814917" w:rsidRPr="009B2AD5">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00814917" w:rsidRPr="009B2AD5" w:rsidRDefault="00FB10C0" w:rsidP="0003365A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="425"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2AD5">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Sự thiếu đồng bộ của hạ tầng, thiết bị được cài đặt với đường truyền dẫn đến ảnh hưởng tiến độ của Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00814917" w:rsidRPr="009B2AD5">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB10C0" w:rsidRPr="009A7D35" w:rsidRDefault="00FB10C0" w:rsidP="0003365A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="425"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7D35">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các trường hợp khác theo thỏa thuận của hai Bên hoặc do quy định của pháp luật (nếu có).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008446B4" w:rsidRDefault="000358B7" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 4: QUYỀN VÀ NGHĨA VỤ CỦA KHÁCH HÀNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008446B4" w:rsidRPr="008446B4" w:rsidRDefault="000358B7" w:rsidP="008446B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Được </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cấp thông tin liên quan đến việc sử dụng dịch v</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F5D" w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ụ viễn thông và các dịch vụ giá  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>trị gia tăng đi kèm;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008446B4" w:rsidRPr="008446B4" w:rsidRDefault="000358B7" w:rsidP="008446B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...82 lines deleted...]
-      <w:r w:rsidR="00EA7931" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Sử</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B29A1" w:rsidRPr="001E4E36">
-[...40 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>dụng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dịch vụ theo</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2668" w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đúng thời gian,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chất lượng và gói cước trong hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2668" w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, Phụ lục</w:t>
+      </w:r>
+      <w:r w:rsidR="00165880" w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đã ký kết </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008446B4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>với Viettel. Được đảm bảo chất lượng theo từng dịch vụ được nêu tại Phụ lục đính kèm;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008446B4" w:rsidRPr="006934BD" w:rsidRDefault="00CF3B30" w:rsidP="006934BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...164 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Được quyền khiếu </w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nại về </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7A98" w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cước phí</w:t>
+      </w:r>
+      <w:r w:rsidR="000358B7" w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, chất lượng Dịch vụ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="006934BD" w:rsidRDefault="000358B7" w:rsidP="006934BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...306 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Được quyền đảm bảo bí mật các thông tin theo quy định của Hợp đồng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="000358B7" w:rsidP="006934BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="2DB3A554" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRPr="001E4E36" w:rsidRDefault="00FB2C16" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng có quyền đề nghị Viettel chuyển quyền sử </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8" w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dụng Dịch vụ, thay đổi địa điểm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006934BD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cung cấp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dịch vụ, thay đổi các Dịch vụ sử dụng, tạm </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngừng và khôi phục sử dụng Dịch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vụ. Trong trường hợp Viettel xem xét, đồng ý với đề n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ghị của Khách hàng, nếu đề nghị </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thay đổi đối với Dịch vụ nêu trên làm phát sinh chi phí ngoài phạm vi cước, phí hai b</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đã ký kết thì Khách hàng phải thanh toán cho Viettel c</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hi phí phát sinh tương ứng. Mức </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>cước áp dụng và thời gian tối đa được tạm ngừng sử dụng</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đối với từng Dịch vụ thực hiện </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>theo quy định cụ thể của Viettel hoặc được niêm yết trên website, hệ thống tổ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng đài chăm sóc khách hàng hoặc được </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thông báo với Khách hàng khi Khách hàng thực hiện các thủ tục tại điểm giao dịch của Viettel. Hết thời hạn tạm ngừng sử dụng Dịch vụ, Khách hàng phải làm thủ tục khôi phục sử dụng Dịch vụ theo quy định của Viettel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="00BE6194" w:rsidRDefault="000358B7" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6194">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong trường hợp không có nhu cầu tiếp tục sử dụng một phần hoặc toàn bộ tuyến kênh/Dịch vụ, Khách hàng có trách nhiệm gửi yêu cầu bằng văn bản cho Viettel để làm thủ tục thanh lý tuyến kênh, một phần Dịch vụ hoặc thanh lý Hợp đồng và tuân thủ các điều kiện khi đơn phương chấm dứt Hợp đồng theo quy định tại Hợp đồng này;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRPr="003F1B9F" w:rsidRDefault="000358B7" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6194">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Cung cấp chính xác các thông tin liên quan đến Khách hàng trên Hợp đồng, các Phụ lục Hợp đồng và chịu trách nhiệm hoàn toàn trước pháp luật về tính chính xác và tính hợp pháp của các</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thông tin này. Trong quá trình thực hiện Hợp đồng, Khách hàng có trách nhiệm thông báo kịp thời cho Viettel các thay đổi, bổ sung thông tin nêu trên (nếu có); Chịu trách nhiệm trước Viettel và pháp luật về tính hợp pháp của địa điểm sử dụng Dịch vụ theo Hợp đồng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRDefault="000358B7" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thiết kế, lắp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6194">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đặt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quản lý, sử dụng thiết bị, Dịch vụ theo đúng quy định pháp luật, thông báo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hướng dẫn của Viettel và những nội dung đăng ký trong Hợp đồng, Phụ lục Hợp đồng; </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2CB3" w:rsidRPr="00AD5EB8">
+        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đảm bảo rằng mọi thiết bị của mình được gắn (trực tiếp hoặc gián tiếp) vào Dịch vụ đều tương thích về mặt kỹ thuật với Dịch vụ theo quy định của pháp luật và/hoặc quy định hiện hành cũng như hướng dẫn của Viettel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5EB8">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chịu trách nhiệm trước pháp luật và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5EB8">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Viettel về mục đích sử dụng Dịch vụ, nội dung thông tin truyền, đưa, lưu trữ trên thiết bị và Dịch vụ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5EB8" w:rsidDel="00D2086A">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5EB8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel được miễn trừ mọi trách nhiệm liên quan đến mục đích và việc sử dụng Dịch vụ của Khách hàng cũng như mọi thiệt hại xảy ra do lỗi của Khách hàng trong quá trình sử dụng Dịch vụ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000167A5" w:rsidRDefault="000167A5" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000167A5">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ký văn bản/tài liệu/biên bản nghiệm thu các hạng mục hoặc các tài liệu/biên bản cần ký xác nhận khác trong vòng 05 (năm) ngày kể từ khi Viettel thông báo về đề nghị xác nhận các văn bản đó hoặc theo thời hạn thỏa thuận của các Bên. Sau thời hạn trên, nếu Khách hàng không có ý kiến phản hồi thì xem như Khách hàng đồng ý với các nội dung tại tài liệu/biên bản của Viettel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C17AF1" w:rsidRDefault="00BC46A4" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC46A4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng có trách nhiệm phản hồi các văn bản do Viettel gửi theo thời hạn được ghi trong văn bản đó. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6A7E" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viettel và Khách hàng cùng thống nhất rằng </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6A7E">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC46A4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ếu Khách hàng không phản hồi trong thời hạn đó được hiểu là Khách hàng hoàn toàn đồng ý với các nội dung của văn bản do Viettel gửi. Khách hàng đảm bảo thực hiện theo đúng nội dung của văn bản.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000358B7" w:rsidRDefault="00B67F92" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Cung cấp thông tin cần thiết (bao gồm nhưng không giới hạn bởi: mục đích sử dụng dịch vụ, quy mô, cấu hình mạng). Tạo mọi điều kiện thuận lợi cho Viettel trong quá trình thực hiện Hợp đồng và cử cán bộ phối hợp với Viettel trong quá trình đo thử, kiểm tra, tiếp nhận thiết bị, bàn giao, nghiệm thu dịch vụ, xác nhận các biên bản có liên quan và cung cấp dịch vụ (nếu cần); Viettel không chịu trách nhiệm nếu việc cung cấp thông tin không đúng hạn, không đầy đủ hoặc việc nhân sự phối hợp của Khách hàng làm chậm tiến độ thực hiện Hợp đồng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67F92" w:rsidRDefault="00B67F92" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong trường hợp chấm dứt Hợp đồng/Phụ lục Hợp đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ồng, Khách hàng có trách nhiệm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hoàn tất các nghĩa vụ với Viettel gồm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67F92" w:rsidRPr="008256A4" w:rsidRDefault="00B67F92" w:rsidP="008256A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008256A4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thanh toán toàn bộ chi phí bao gồm nhưng không giới hạn nợ cước và cước nóng (cước phát sinh từ ngày 01 của tháng chấm dứt hợp đồng đến ngày chấm dứt hợp đồng), các </w:t>
+      </w:r>
+      <w:r w:rsidR="0015607B" w:rsidRPr="008256A4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">khoản nghĩa vụ tài chính khác, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008256A4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lãi chậm thanh toán theo quy định của Hợp đồng này (nếu có);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67F92" w:rsidRPr="00B67F92" w:rsidRDefault="00B67F92" w:rsidP="008256A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hoàn trả đầy đủ thiết bị đã được Viettel trang bị (nếu có) trong tình trạng sử dụng tốt. Nếu thiết bị mất hoặc hỏng hóc do lỗi phía Khách hàng, Khách hàng có trách nhiệm bồi thường thiệt hại theo quy định của pháp luật;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67F92" w:rsidRPr="00B67F92" w:rsidRDefault="00B67F92" w:rsidP="008256A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nộp tiền vi phạm cam kết theo chính sách hiện hành của từng dịch vụ (nếu có);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67F92" w:rsidRPr="00B67F92" w:rsidRDefault="00B67F92" w:rsidP="008256A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Thanh toán đủ giá trị gói dịch vụ đã đăng ký trong trường hợp Khách hàng vi phạm các cam kết sử dụng Dịch vụ theo quy định tại Hợp đồng và Phụ lục Hợp đồng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C279B" w:rsidRDefault="00B67F92" w:rsidP="008256A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B67F92">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Các khoản khác theo quy định của Viettel (trong trường hợp có sự thỏa thuận bằng văn bản giữa hai bên)</w:t>
+      </w:r>
+      <w:r w:rsidR="0015607B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E20B7" w:rsidRDefault="005C279B" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00464BFD" w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C279B">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Có trách nhiệm bảo vệ, quản lý và bảo quản thiết bị do Viettel trang bị trong suốt thời gian sử dụng dịch vụ. Hoàn trả lại cho Viettel các thiết bị do Viettel trang bị khi chấm dứt Hợp đồng. Cử nhân sự đến địa điểm lắp đặt trong 07 (bảy) ngày kể từ ngày Viettel thông báo để phối hợp với Viettel lắp đặt hoặc thu hồi các thiết bị. Khách hàng có trách nhiệm cùng Viettel lập biên bản hiện trường, xác định số lượng tài sản bị mất mát, hư hỏng. Trường hợp, Viettel không thu hồi thiết bị do lỗi của Khách hàng thì Khách hàng có trách nhiệm bồi thường thiệt hại theo yêu cầu của Viettel trong thời gian thông báo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00714EDB" w:rsidRDefault="004C0B52" w:rsidP="004C0B52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng đồng ý nhận tin nhắn thông báo về các sản phẩm, dịch vụ, khuyến mại của Viettel và/hoặc đối tác của Viettel. Việc nhận tin nhắn không phát sinh chi phí cho Khách </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hàng và Khách hàng có quyền từ chối việc nhận tin này vào bất kỳ thời điểm nào bằng cách nhắn tin từ chối (miễn phí) theo hướng dẫn của Viettel hoặc quy định pháp luật</w:t>
+      </w:r>
+      <w:r w:rsidR="004E20B7" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D0740" w:rsidRPr="005D0740" w:rsidRDefault="005D0740" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong Hợp đồng này Khách hàng có thể là người sử dụng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dịch vụ viễn thông hoặc doanh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nghiệp viễn thông theo quy định của Luật Viễn thông. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trường hợp Khách hàng là doanh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nghiệp viễn thông thì Khách hàng được quyền cho một </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bên thứ ba thuê lại dịch vụ do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel cung cấp với điều kiện tuân thủ quy định tại H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ợp đồng, quy định của Bộ Thông </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>tin và Truyền thông và pháp luật Việt Nam. Trường h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ợp Khách hàng là người sử dụng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>dịch vụ viễn thông thì Khách hàng không được sử d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ụng cơ sở hạ tầng, dịch vụ của </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel để kinh doanh dịch vụ viễn thông.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00714EDB" w:rsidRDefault="00A258E3" w:rsidP="0011266A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng cam kết không sử dụng Dịch vụ của Viettel để kinh doanh dịch vụ trái pháp luật.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00464BFD" w:rsidRPr="001E4E36">
-[...24 lines deleted...]
-    <w:p w14:paraId="5FDA519E" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRPr="001E4E36" w:rsidRDefault="00FB2C16" w:rsidP="003517A3">
+      <w:r w:rsidR="005D0740" w:rsidRPr="005D0740">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong mọi trường hợp Khách hàng không được có hành vi gây ảnh hưởng xấu đến uy tín, thương hiệu và hoạt động kinh doanh của Viettel hoặc thực hiện các hành vi nhằm mục đích đạt được các lợi thế cạnh tranh đối với Viettel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004321A7" w:rsidRPr="00F15AA3" w:rsidRDefault="004321A7" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thực hiện tất cả các biện pháp cần thiết để bảo mật tên tru</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y nhập, mật khẩu, thiết bị đầu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cuối, hệ thống của mình, tránh hiện tượng truy cập trái </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phép vào mạng lưới của Viettel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thông qua hệ thống của Khách hàng hoặc để bất cứ bên</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thứ ba nào (i) đăng nhập trái </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>phép/ tìm cách đăng nhập trái phép hoặc (ii) sử dụng D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ịch vụ/có hành vi vi phạm hoặc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(iii) có hành vi gây thiệt hại hoặc thay đổi (không được</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sự đồng ý của Viettel) cho Hệ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thống/dữ liệu/Dịch vụ của Viettel. Thực hiện thanh toán </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">các khoản chi phí trong trường </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004321A7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hợp phát sinh dịch vụ và cước ngoài quy </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">định của Hợp </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5125" w:rsidRPr="00F15AA3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng ngoài ý muốn/do lỗi của </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5B46" w:rsidRPr="00F15AA3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1B25" w:rsidRPr="00F15AA3">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5B46" w:rsidRPr="00F15AA3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>v.v...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00714EDB" w:rsidRDefault="00ED6235" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thực hiện bảo vệ an toàn mạng lưới viễn thông, Internet theo quy định pháp luật. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trường </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hợp có sự cố, chất lượng Dịch vụ không đảm bảo, Khách hàng phải thông báo kịp thời cho Viettel để phối hợp xử lý;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="00EE7914" w:rsidRDefault="00ED6235" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7914">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bồi thường thiệt hại trực tiếp do lỗi của mình gây ra cho Viettel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="00ED6235" w:rsidRDefault="00ED6235" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7914">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng sử dụng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dịch vụ chịu trách nhiệm và đảm bảo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="0066231E" w:rsidRDefault="00ED6235" w:rsidP="0066231E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066231E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tuân thủ đầy đủ các quy định pháp luật, bao gồm nhưng không giới hạn các quy định cấm, các trách nhiệm, điều kiện sử dụng, thuế, và các giấy phép cần thiết;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="00ED6235" w:rsidRDefault="00ED6235" w:rsidP="0066231E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tuân thủ các cam kết, quy định của Hợp đồng và các q</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uy định, các điều kiện sử dụng dịch vụ của Viettel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="00ED6235" w:rsidRDefault="00ED6235" w:rsidP="0066231E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hàng  không</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sử dụng Dịch vụ để gửi bất kỳ thông tin nào bất hợp pháp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="00ED6235" w:rsidRDefault="00ED6235" w:rsidP="0066231E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Việc sử dụng Dịch vụ của Khách hàng không vi phạm cách sử dụng được chấp nhận của bất kỳ mạng, thiết bị hoặc dịch vụ nào được đánh giá thông qua mạng của Viettel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED6235" w:rsidRPr="00ED6235" w:rsidRDefault="00ED6235" w:rsidP="0066231E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Khách hàng không sử dụng Dịch vụ theo cách gian lận, lừa đảo hoặc gây hiểu lầm;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00795DBE" w:rsidRDefault="00ED6235" w:rsidP="0066231E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066231E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6235">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoàn toàn chịu trách nhiệm đối với mọi quyền truy cập và sử dụng Dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3721">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E3721" w:rsidRPr="000927CB" w:rsidRDefault="001E3721" w:rsidP="0066231E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trong trường hợp khách hàng có nhu cầu thực hiện các thay đổi tại Điều 4.5 và 4.6 thì phải thông báo với Viettel tối thiểu trước 30 ngày và hai Bên sẽ thống nhất với nhau bằng văn bản để làm sở cứ thực hiện</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC52D3" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00795DBE" w:rsidRPr="00795DBE" w:rsidRDefault="00795DBE" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="557A0CE3" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="00FB2C16" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795DBE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hàng cam đoan và bảo đảm rằng:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00795DBE" w:rsidRPr="0062294E" w:rsidRDefault="00795DBE" w:rsidP="0062294E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062294E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Khách hàng có đầy đủ năng lực, giấy phép, quyền hạn, thẩm quyền, sự chấp thuận cần</w:t>
+      </w:r>
+      <w:r w:rsidR="00650908" w:rsidRPr="0062294E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062294E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>thiết, tuân thủ đúng các trách nhiệm để thực hiện Hợp đồng và các hoạt động liên quan đến Hợp đồng theo quy định của pháp luật, như thực hiện đầy đủ các thủ tục, các trách nhiệm của</w:t>
+      </w:r>
+      <w:r w:rsidR="00650908" w:rsidRPr="0062294E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bên Kiểm soát dữ liệu cá nhân/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062294E">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bên Kiểm soát và xử lý Dữ liệu cá nhân đối với chủ thể dữ liệu theo quy định của pháp luật; đảm bảo có đủ cơ sở để hai bên thực hiện các hoạt động theo Hợp đồng này là hợp pháp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C01547" w:rsidRDefault="00795DBE" w:rsidP="0062294E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795DBE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Khi có yêu cầu của cơ quan có thẩm quyền theo quy định của pháp luật hoặc bên thứ ba liên quan đến các vướng mắc, khiếu nại, khiếu kiện liên quan đến Hợp đồng này, Khách hàng đảm bảo cung cấp cho Viettel hồ sơ, tài liệu, căn cứ để chứng minh Khách hàng đã tuân thủ đầy đủ theo quy định của pháp luật. Khách hàng chịu trách nhiệm trong trường hợp có khiếu nại, khiếu kiện do hành vi vi phạm quy định pháp luật hoặc vi phạm quy định của Hợp đồng của mình gây ra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006444BD" w:rsidRPr="000927CB" w:rsidRDefault="006444BD" w:rsidP="006444BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="464D4F49" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRPr="001E4E36" w:rsidRDefault="00FB2C16" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tự chịu trách nhiệm bằng chi phí của mình để giải quyết các hậu quả phát sinh trong trường hợp Khách hàng vi phạm pháp luật, quy định, chính sách, hướng dẫn liên quan đến việc sử dụng Dịch vụ. Trường hợp pháp luật quy định Viettel phải trực tiếp giải quyết thì Khách hàng có trách nhiệm phối hợp cung cấp thông tin, hỗ trợ Viettel trong quá trình nghiên cứu, khắc phục, giải quyết khiếu nại và chịu mọi chi phí (nếu có);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F1F6E" w:rsidRDefault="00227A44" w:rsidP="00BE6194">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00D34A2B" w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6194">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Viettel</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4E36">
-[...135 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000B3D27">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được miễn trừ mọi trách nhiệm phát sinh từ khiếu nại của bất kỳ bên thứ ba nào liên quan đến việc sử dụng Dịch vụ; Khách hàng hoàn toàn chịu trách nhiệm giải quyết và bồi thường cho mọi thiệt hại và/hoặc chi phí phát sinh từ các khiếu nại của bên thứ ba đó</w:t>
+      </w:r>
+      <w:r w:rsidR="006444BD" w:rsidRPr="00DC52D3">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C01547" w:rsidRPr="00227A44" w:rsidRDefault="00227A44" w:rsidP="00BE6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="562"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00227A44">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6194">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>nghĩa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227A44">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vụ khác theo quy định tại Hợp đồng, Phụ lục Hợp đồng và pháp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0367">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>luật</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0A48" w:rsidRPr="00BC0367">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C01547" w:rsidRPr="003F1B9F" w:rsidRDefault="00C01547" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...520 lines deleted...]
-    <w:p w14:paraId="7DEF877C" w14:textId="77777777" w:rsidR="001606D2" w:rsidRPr="001E4E36" w:rsidRDefault="002A2B8D" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 5: QUYỀN VÀ NGHĨA VỤ CỦA VIETTEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C8394F" w:rsidRDefault="00C01547" w:rsidP="00C8394F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="692DAC89" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="0060098A" w:rsidP="003517A3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Yêu cầu Khách hàng cung cấp các thông tin cần thiết liên quan đến việc cung cấp Dịch vụ viễn thông ghi trong hợp đồng; đồng thời thực hiện đúng Hợp đồng, Phụ lục Hợp đồng và pháp luật liên quan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C8394F" w:rsidRPr="00C8394F" w:rsidRDefault="00C01547" w:rsidP="00C8394F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-      </w:pPr>
-[...172 lines deleted...]
-    <w:p w14:paraId="00419A34" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="00D34A2B" w:rsidP="003517A3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Được yêu cầu Khách hàng thanh toán đầy đủ các khoản phí và cước theo quy định của Hợp đồng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C8394F" w:rsidRPr="00C8394F" w:rsidRDefault="00C01547" w:rsidP="00C8394F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6FC57070" w14:textId="77777777" w:rsidR="0065144A" w:rsidRPr="001E4E36" w:rsidRDefault="00277E25" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel được thu thập, sử dụng, chuyển giao các thông tin của Khách hàng nhằm phục vụ hoạt động quản lý nghiệp vụ, khai thác mạng; cung cấp dịch vụ theo quy định pháp luật; Được quyền sử dụng, cung cấp các thông tin mà Khách hàng đã cung cấp để gửi cho cơ quan nhà nước có thẩm quyền hoặc bên thứ ba liên quan đến các vướng mắc, khiếu nại, khởi kiện.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C01547" w:rsidRPr="00C8394F" w:rsidRDefault="00527E2B" w:rsidP="00C8394F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng hiểu rõ và đồng ý rằng Viettel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01547" w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ược chuyển </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01547" w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>nhượng</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01547" w:rsidRPr="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quyền cung cấp Dịch vụ cho doanh nghiệp viễn thông khác (nếu có);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="00902797" w:rsidRDefault="00ED4DAA" w:rsidP="00C8394F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Từ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902797">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chối tiếp nhận khiếu nại không đúng quy định của pháp </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luật; từ chối bồi thường thiệt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902797">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hại gián tiếp (bao gồm và không giới hạn các thiệt hại về tinh</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thần hoặc thiệt hại gián tiếp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902797">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khác không định lượng được theo quy định pháp luật) hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8394F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khoản lợi mà Khách hàng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902797">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đáng lẽ được hưởng từ dịch vụ viễn thông theo Hợp đồng này;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67C1B" w:rsidRPr="000927CB" w:rsidRDefault="00ED4DAA" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Được quyền yêu cầu và Khách hàng có trách nhiệm cung cấ</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p các hồ sơ, tài liệu để chứng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>minh việc sử dụng Dịch vụ của Khách hàng là phù hợp quy</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> định của Pháp luật và các quy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">định tại Hợp đồng. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="000927CB" w:rsidRDefault="00ED4DAA" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel có quyền tạm ngừng cung cấp một phần hoặc toàn bộ Dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="00515BD0" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mà không bị coi là vi phạm các nghĩa</w:t>
+      </w:r>
+      <w:r w:rsidR="00515BD0" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vụ tại Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00515BD0" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>khi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB719B" w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xảy ra một trong các trường hợp sau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000927CB">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRDefault="00ED4DAA" w:rsidP="000C2920">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng không thực hiện đúng hoặc vi phạm các cam kết của Hợp đồng và c</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2920">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ác Phụ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>lục kèm theo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B7A7C" w:rsidRPr="00D61EC4" w:rsidRDefault="002B7A7C" w:rsidP="002B7A7C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trường hợp Bất khả kháng theo quy định của Hợp đồng này mà Viettel không thể cung cấp Dịch vụ cho Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B7A7C" w:rsidRPr="00D61EC4" w:rsidRDefault="002B7A7C" w:rsidP="002B7A7C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng vi phạm quy </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67C1B" w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">định pháp luật trong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>quá trình sử dụng Dịch vụ hoặc theo yêu cầu của cơ quan Nhà nước có thẩm quyền;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="00D61EC4" w:rsidRDefault="00B67C1B" w:rsidP="00B67C1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Khi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel phát hiện hoặc có bằng chứng cho thấy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>việc tiếp tục cung cấp Dịch vụ cho Khách hàng xâm phạm quyền và lợi ích của bên thứ ba hoặc có thể dẫn đến khiếu nại, khiếu kiện của bên thứ ba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67C1B" w:rsidRPr="00D61EC4" w:rsidRDefault="00B67C1B" w:rsidP="00B67C1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khi Viettel bảo trì, nâng cấp, tu bổ, sửa chữa mạng lưới, hệ thống theo kế hoạch hoặc đột xuất hoặc khi có sự cố xảy ra hoặc do các sự kiện bất khả kháng gây ra;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67C1B" w:rsidRPr="00D61EC4" w:rsidRDefault="00B67C1B" w:rsidP="00B67C1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61EC4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Viettel nhận thấy việc cung cấp dịch vụ có nguy cơ ảnh hưởng xấu đến mạng lưới hoặc hệ thống của Viettel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC1CF4" w:rsidRPr="00BC1CF4" w:rsidRDefault="009A3E8D" w:rsidP="00BC1CF4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1CF4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tùy theo từng mức độ và trường hợp vi phạm, Viettel có quyền đơn phương tạm ngừng một phần hoặc toàn bộ dịch vụ đã cung cấp cho Khách hàng và chỉ khôi phục dịch vụ khi các căn cứ dẫn đến việc tạm ngừng được khắc phục và được hai bên thống nhất. Đồng thời, khi tạm ngừng một phần hay toàn bộ dịch</w:t>
+      </w:r>
+      <w:r w:rsidR="0073690A">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vụ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1CF4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, Viettel không phải hoàn trả tiền thanh toán trước của Khách hàng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="00BC1CF4" w:rsidRDefault="00ED4DAA" w:rsidP="00BC1CF4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1CF4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khi Viettel tạm ngừng cung cấp một phần hoặc toàn bộ Dịch vụ do Khách hàng vi phạm Hợp đồng theo quy định tại Điều khoản chung, Khách hàng phải nhanh chóng khắc phục vi phạm theo yêu cầu của Viettel. Trong trường hợp Khách hàng không khắc phục vi phạm, Viettel có quyền đơn phương chấm dứt Hợp đồng mà không cần thông báo trước cho Khách hàng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="003F1B9F" w:rsidRDefault="00ED4DAA" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viettel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>có</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quyền đơn phương chấm dứt Phụ lục/Hợp đồng </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1133" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khi xảy ra một </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>trong các trường hợp sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRDefault="00ED4DAA" w:rsidP="00BC1CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="047777B2" w14:textId="77777777" w:rsidR="0065144A" w:rsidRPr="001E4E36" w:rsidRDefault="00277E25" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng không thực hiện đúng hoặc vi phạm các </w:t>
+      </w:r>
+      <w:r w:rsidR="008F793F" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cam kết của Hợp đồng và các Phụ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>lục kèm theo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF477C" w:rsidRPr="00D419E0" w:rsidRDefault="00EF477C" w:rsidP="00EF477C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7637A507" w14:textId="77777777" w:rsidR="0065144A" w:rsidRPr="001E4E36" w:rsidRDefault="002A2B8D" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng có hành vi vi phạm quy định pháp luật liên quan đến việc sử dụng Dịch vụ hoặc trong quá trình sử dụng Dịch vụ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="00BC1CF4" w:rsidRDefault="00ED4DAA" w:rsidP="00BC1CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1CF4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Có yêu cầu bằng văn bản của cơ quan Nhà nước có thẩm quyền theo quy định pháp luật;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC2F4AE" w14:textId="77777777" w:rsidR="0065144A" w:rsidRPr="001E4E36" w:rsidRDefault="002A2B8D" w:rsidP="003517A3">
+    <w:p w:rsidR="00ED4DAA" w:rsidRDefault="00ED4DAA" w:rsidP="00BC1CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="053189DC" w14:textId="77777777" w:rsidR="0065144A" w:rsidRPr="001E4E36" w:rsidRDefault="00D34A2B" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hết thời hạn được quyền tạm ngừng theo quy định tại điều 4.5 của Hợp đồng mà Khách hàng không có yêu cầu</w:t>
+      </w:r>
+      <w:r w:rsidR="00711296">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> khôi phục việc sử dụng Dịch vụ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67C1B" w:rsidRPr="00D419E0" w:rsidRDefault="00B67C1B" w:rsidP="00B67C1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="21215394" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="002A2B8D" w:rsidP="003517A3">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hết thời gian cung cấp Dịch vụ mà Khách hàng không thực hiện việc gia hạn Dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67C1B" w:rsidRPr="00D419E0" w:rsidRDefault="00B67C1B" w:rsidP="00B67C1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00F26A4D" w:rsidRPr="001E4E36">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng đã thực hiện hành vi gây hại cho Hệ thống mạng lưới hoặc việc sử dụng Dịch vụ của Khách hàng khác;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C87B83" w:rsidRPr="00D419E0" w:rsidRDefault="00B67C1B" w:rsidP="00B67C1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khi Viettel nhận thấy và có bằng chứng cho thấy Khách hàng có hành vi gian lận, giả mạo, trục lợi chính sách của Viettel/Bên thứ ba có liên quan hoặc việc tiếp tục cung cấp Dịch vụ cho Khách hàng xâm phạm quyền và lợi ích của Viettel/Bên thứ ba hoặc có thể dẫn đến khiếu nại, khiếu kiện của bên thứ ba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED4DAA" w:rsidRPr="003F1B9F" w:rsidRDefault="00ED4DAA" w:rsidP="00BC1CF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng bị phá sản, giải thể, không còn khả </w:t>
+      </w:r>
+      <w:r w:rsidR="00711296">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>năng và nhu cầu sử dụng dịch vụ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="00BC1CF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Dịch vụ bị ngừng cung cấp vì lý do kinh tế - kỹ thuật. Tro</w:t>
+      </w:r>
+      <w:r w:rsidR="00686EF7" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng trường hợp này, Viettel </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0802" w:rsidRPr="00BC1CF4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>sẽ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0802" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4E36">
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thông báo cho Khác</w:t>
+      </w:r>
+      <w:r w:rsidR="00711296">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>h hàng trong thời gian sớm nhất;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="00BC1CF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các trường hợp khác theo quy định của Hợp đồng hoặc của pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="0065144A" w:rsidP="001814B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00195E51" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khi chấm dứt Hợp đồng/Phụ lục Hợp đồng, Khách hàng phải thanh toán đầy đủ phí, cước Dịch vụ phát sinh cho đến thời điểm chấm dứt Phụ lục/Hợp đồng và thực hiện các nghĩa vụ khác đối với Viettel (nếu có) theo thỏa thuận trong Hợp đồng, Phụ lục Hợp đồng. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="0065144A" w:rsidP="00A90A31">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00195E51" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong trường hợp Viettel tạm ngừn</w:t>
+      </w:r>
+      <w:r w:rsidR="0097430F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g cung cấp Dịch vụ theo điều </w:t>
+      </w:r>
+      <w:r w:rsidR="0097430F" w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>5.7.a, 5.7</w:t>
+      </w:r>
+      <w:r w:rsidR="008309B3">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...68 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="008309B3">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E51" w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195E51" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>và chấm dứ</w:t>
+      </w:r>
+      <w:r w:rsidR="0097430F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t Hợp đồng/phụ lục theo điều </w:t>
+      </w:r>
+      <w:r w:rsidR="0097430F" w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>5.8.a và 5.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E51" w:rsidRPr="00D419E0">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.b</w:t>
+      </w:r>
+      <w:r w:rsidR="00195E51" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, Viettel (được quyền xem xét tùy vào mức độ vi phạm và từng trường hợp) có quyền yêu cầu và Khách hàng có trách nhiệm thanh toán khoản phạt vi phạm với mức 8% giá trị phần nghĩa vụ hợp đồng bị vi phạm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...69 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Là chủ sở hữu của Bộ thiết bị mà Viettel đầu tư, lắp đặt</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho Khách hàng để phục vụ quá </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>trình sử dụng dịch vụ. Trong trường hợp tạm ngừng cun</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g cấp Dịch vụ theo yêu cầu của </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng, chấm dứt Hợp đồng hoặc hủy bỏ Hợp đ</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ồng theo quy định tại Hợp đồng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hoặc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>quy định pháp luật, Viettel có quyền thu hồi thiết b</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ị (đã trang bị cho Khách hàng) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>theo quy định của Viettel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Được miễn trừ mọi trách nhiệm phát sinh không phải do lỗi củ</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Viettel trong quá trình </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng sử dụng Dịch vụ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Các quyền khác theo quy định tại Hợp đồng, Phụ lục Hợp đồng và pháp luật.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6248C902" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="000A63FD" w:rsidP="0065144A">
-      <w:pPr>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...15 lines deleted...]
-        <w:tab/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>Thực hiện đúng Hợp đồng, Phụ lục Hợp đồng và các văn bản pháp luật có liên quan;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D543263" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="000A63FD" w:rsidP="000A63FD">
-      <w:pPr>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đảm bảo chất lượng Dịch vụ cung cấp cho Khách hàn</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g theo đúng chất lượng dịch vụ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quy định trong các Phụ lục đính kèm Hợp đồng; thường </w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xuyên kiểm tra chất lượng Dịch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vụ mà mình cung cấp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thực hiện bảo mật thông tin cho Khách hàng theo quy định của Hợp đồng này.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hướng dẫn Khách hàng sử dụng Dịch vụ theo đúng các qu</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y định, quy trình của Viettel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hỗ trợ kỹ thuật khi có yêu cầu hợp lý của Khách hàng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="000E6096" w:rsidRDefault="00195E51" w:rsidP="00C84833">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Giải quyết khiếu nại của Khách hàng theo t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84833">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hời gian quy định của pháp luật.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84833">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84833" w:rsidRPr="000E6096">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viettel cam kết tiếp nhận và </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84833" w:rsidRPr="000E6096">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>giải</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84833" w:rsidRPr="000E6096">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quyết khiếu nại của Khách hàng về Dịch vụ trên cơ sở Khách hàng cung cấp đầy đủ, chính xác thông tin, bằng chứng, căn cứ có liên quan đến việc khiếu nại và chịu trách nhiệm về nội dung khiếu nại do mình cung cấp theo quy định của pháp luật. Tất cả các khiếu nại ẩn danh, không rõ ràng và mang tính phỉ báng đều không được chấp nhận;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khôi phục dịch vụ khi Khách hàng hoàn thành nghĩa vụ của mình đối với trường hợp</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tạm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ngừng cung cấp Dịch vụ theo thời hạn quy định của Hợp đồng hoặc thông báo của Viettel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Kịp thời kiểm tra, giải quyết khi Khách hàng thông báo sự cố về chất lượng Dịch vụ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC3AB3" w:rsidRPr="00A90A31" w:rsidRDefault="00BC3AB3" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...200 lines deleted...]
-      <w:r w:rsidR="00127C51" w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trong trường hợp cần thiết, tùy theo đánh giá của mình, Viettel có trách nhiệm xử lý, bao gồm nhưng không giới hạn, các thông tin, dữ liệu cá nhân để phục vụ cho việc thực hiện Hợp đồng này hoặc cho các mục đích liên quan đến việc thực hiện Hợp đồng, quản lý Hợp đồng. Để thực hiện trách nhiệm này, chủ thể dữ liệu đồng ý </w:t>
+      </w:r>
+      <w:r w:rsidR="008000C7" w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viettel có trách nhiệm đảm bảo tuân thủ đúng Chính sách Bảo vệ dữ liệu cá nhân được quy định và cập nhật tại từng thời điểm tại </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="001202B8">
+          <w:rPr>
+            <w:iCs/>
+            <w:lang w:val="vi-VN"/>
+          </w:rPr>
+          <w:t>https://solutions.viettel.vn/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004D536D" w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29494DF6" w14:textId="687A37F2" w:rsidR="000A7558" w:rsidRPr="001E4E36" w:rsidRDefault="000A7558" w:rsidP="0014723A">
-[...132 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thông báo cho Khách hàng trong trường hợp ngừng kinh doanh dị</w:t>
+      </w:r>
+      <w:r w:rsidR="001202B8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ch vụ ít nhất 30 ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>trước khi chính thức ngừng kinh doanh dịch vụ và sẽ tiến hành chấm dứt Hợp đồng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001202B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="562" w:hanging="562"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các </w:t>
+      </w:r>
+      <w:r w:rsidR="0039189D" w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quyền và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90A31">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>nghĩa vụ khác theo quy định khác tại Hợp đồng, Phụ lục Hợp đồng và quy định pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00195E51" w:rsidRPr="003F1B9F" w:rsidRDefault="00195E51" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐIỀU 6: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHẤM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D055A">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>DỨT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HIỆU LỰC HỢP ĐỒNG, PHỤ LỤC HỢP ĐỒNG, TUYẾN KÊNH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="00287160" w:rsidRDefault="002E1721" w:rsidP="00287160">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Khách hàng không có nhu cầu tiếp tục sử dụng tuyến kê</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nh, một phần hoặc toàn bộ dịch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vụ quy định tại Hợp đồng và các Phụ lục kèm theo có thể</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gửi yêu cầu chấm dứt theo quy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>định tại Điều 4.6 Hợp đồng này. Quy định này không áp</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dụng đối với trường hợp khách </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hàng đang thực hiện nghĩa vụ cam kết, bao gồm nhưng kh</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ông giới hạn thời gian cam kết </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>sử dụng dịch vụ gói nhiều tháng, gói khuyến mại (nếu</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có). Để chấm dứt hiệu lực Hợp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đồng/tuyến kênh/một phần hoặc toàn bộ Dịch vụ, Khá</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ch hàng có nghĩa vụ phải thanh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>toán toàn bộ cước phí đã sử dụng, hoàn trả toàn bộ trang th</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iết bị được cung cấp theo từng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>tuyến kênh, gói dịch vụ và hoàn tất các cam kết đối với dịch vụ đã sử dụng (nếu có).</w:t>
+      </w:r>
+      <w:r w:rsidR="00961869" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khách hàng không được hoàn trả phí hoà mạng đã thanh toán theo từng dịch vụ đã quy định tại Phụ lục tương ứng và tuân thủ theo các quy định trong Hợp đồng và Phụ lục </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52E6C" w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hợp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287160">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đồng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRDefault="002E1721" w:rsidP="002B49FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1375">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Thanh lý hợp đồng: Khi chấm dứt Hợp đồng, các bên phải tiến hành thủ tục t</w:t>
+      </w:r>
+      <w:r w:rsidR="002B49FC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hanh lý Hợp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1375">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đồng để xác định quyền và nghĩa vụ còn lại của mỗi bên</w:t>
+      </w:r>
+      <w:r w:rsidR="002B49FC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, khi đó Khách hàng phải thanh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1375">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toán toàn bộ cước phí dịch vụ sử dụng, trang thiết bị được </w:t>
+      </w:r>
+      <w:r w:rsidR="002B49FC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cung cấp theo gói dịch vụ (nếu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1375">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>có) và hoàn tất các cam kết đối với dịch vụ đã sử dụng. Hợp đồng c</w:t>
+      </w:r>
+      <w:r w:rsidR="002B49FC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hỉ hết hiệu lực và được </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1375">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>thanh lý khi các bên đã hoàn thành mọi nghĩa vụ trong Hợp đồng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00601B68" w:rsidRDefault="00601B68" w:rsidP="00601B68">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00601B68">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trường hợp dịch vụ đã được lắp đặt, hoàn thiện xong</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mà các bên không ký được biên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601B68">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>bản nghiệm thu bàn giao đưa vào sử dụng, Hợp đồng sẽ tự động thanh lý.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="000B7099" w:rsidRDefault="000B7099" w:rsidP="000B7099">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7099">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong trường hợp quá thời gian quy định, kể từ ngày ký</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hợp đồng mà Viettel không lắp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7099">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đặt được dịch vụ, Viettel phải thông báo và hoàn trả cho Khách hàng toàn bộ phí hòa mạng dịch vụ đã nhận (nếu có) và hợp đồng tự động thanh lý trừ trường hợp các bên có thoả thuận khác. Việc hoàn trả toàn bộ phí hòa mạng dịch vụ đã nhận (nếu có) và thanh lý hợp đồng là các biện pháp khắc phục duy nhất mà Viettel phải thực hiện trong trường hợp này.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="002E1721" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ĐIỀU 7: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0BA3">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>LUẬT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ÁP DỤNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="002E1721" w:rsidP="00AC0BA3">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pháp luật áp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0BA3">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>dụng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đối với Hợp đồng là pháp luật Việt Nam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="0036073D" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00790CA2" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 8</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1721" w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1721" w:rsidRPr="001D055A">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>GIẢI</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1721" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QUYẾT TRANH CHẤP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="002A2B8D" w:rsidP="00833BD4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Địa chỉ: </w:t>
-[...10 lines deleted...]
-        <w:spacing w:before="60"/>
+      </w:r>
+      <w:r w:rsidR="002E1721" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mọi </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1721" w:rsidRPr="00833BD4">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>tranh</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1721" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chấp phát sinh từ hoặc liên quan đến hợp đồng trước hết phải được các bên giải quyết thông qua thương lượng. Trong trường hợp các bên không thể thương lượng, hòa giải được với nhau trong vòng 30 ngày kể từ ngày phát sinh tranh chấp thì tranh chấp sẽ được giải quyết tại Toà án có thẩm quyền của Việt Nam. Phán quyết của Toà án là quyết định cuối cùng và các bên phải có nghĩa vụ thi hành. Án phí và mọi chi phí có liên quan đến việc giải quyết tranh chấp, bao gồm cả chi phí luật sư (nếu có) sẽ do bên thua kiện chịu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="002E1721" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 9: THÔNG TIN HỖ TRỢ GIẢI ĐÁP THẮC MẮC, KHIẾU NẠI KHÁCH HÀNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="002E1721" w:rsidP="00833BD4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00833BD4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chăm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sóc khách hàng Viettel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="00833BD4" w:rsidRDefault="002E1721" w:rsidP="00833BD4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Địa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833BD4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>chỉ: Số 1 Trần Hữu Dực, Phường Mỹ Đình 2, Quận Nam Từ Liêm, Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1721" w:rsidRPr="0036073D" w:rsidRDefault="002E1721" w:rsidP="00833BD4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00833BD4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Điện thoại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liên hệ: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:b w:val="0"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>18008000</w:t>
+      </w:r>
+      <w:r w:rsidR="0036073D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:spacing w:before="60"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nhánh 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0065144A" w:rsidRPr="003F1B9F" w:rsidRDefault="002A2B8D" w:rsidP="00833BD4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:r w:rsidR="0014703A" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00833BD4">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003F1B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>cskhdn@viettel.com.vn</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E4E36">
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313F380" w14:textId="77777777" w:rsidR="002A2B8D" w:rsidRPr="001E4E36" w:rsidRDefault="002A2B8D" w:rsidP="002A2B8D">
-[...1 lines deleted...]
-        <w:spacing w:before="60"/>
+    <w:p w:rsidR="002A2B8D" w:rsidRPr="003F1B9F" w:rsidRDefault="002A2B8D" w:rsidP="00833BD4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00833BD4">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="0014703A" w:rsidRPr="001E4E36">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003F1B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:lang w:val="vi-VN"/>
           </w:rPr>
           <w:t>https://solutions.viettel.vn/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001E4E36">
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F713F01" w14:textId="77777777" w:rsidR="00E90300" w:rsidRPr="001E4E36" w:rsidRDefault="00E90300" w:rsidP="00FC6746">
-[...2 lines deleted...]
-        <w:ind w:left="562" w:hanging="562"/>
+    <w:p w:rsidR="002E1721" w:rsidRPr="003F1B9F" w:rsidRDefault="002E1721" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...24 lines deleted...]
-      <w:r w:rsidR="00D53DAC" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ĐIỀU 10: XỬ LÝ VI PHẠM HỢP ĐỒNG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:b/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ar-SA"/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468AEA78" w14:textId="77777777" w:rsidR="00D53DAC" w:rsidRPr="001E4E36" w:rsidRDefault="00790CA2" w:rsidP="00EF7557">
-[...314 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="005F604F" w:rsidRPr="005F604F" w:rsidRDefault="009334A5" w:rsidP="005F604F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="002A2B8D" w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F604F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A2B8D" w:rsidRPr="001E4E36">
-[...17 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005F604F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>quá trình thực hiện Hợp đồng này nếu Bên nào</w:t>
+      </w:r>
+      <w:r w:rsidR="00833BD4" w:rsidRPr="005F604F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vi phạm Hợp đồng sẽ chịu hoàn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F604F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>toàn trách nhiệm trước Bên kia và trước pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="00011170" w:rsidRDefault="00011170" w:rsidP="005F604F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F604F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trong trường hợp một trong hai bên vi phạm các quy định của</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD21BE">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hợp đồng này dẫn đến việc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F604F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thiệt hại về kinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011170">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tế (Bên vi phạm) thì Bên vi phạm sẽ phải bồi thường cho bên còn lại (Bên bị vi phạm) theo mức thiệt hại thực tế và trực tiếp theo quy định của pháp luật. Trong bất kỳ trường hợp nào, tổng trách nhiệm pháp lý của Viettel phát sinh từ Hợp đồng này sẽ không vượt quá mức cước dịch vụ (không bao gồm thuế GTGT và các chi phí khác) trong 12 tháng gần nhất mà Khách hàng đã trả cho Viettel liên quan đến Dịch vụ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="003F1B9F" w:rsidRDefault="0036073D" w:rsidP="001D055A">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="5"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00790CA2" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 11</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009334A5" w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BẤT KHẢ KHÁNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F73C2" w:rsidRPr="001F73C2" w:rsidRDefault="009334A5" w:rsidP="001F73C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00790CA2" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Bất khả kháng” là các sự kiện xảy ra một cách khách qu</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an, không thể lường trước được </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>và không thể khắc phục được làm ảnh hưởng tới việc t</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hực hiện Hợp đồng mặc dù đã áp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>dụng mọi biện pháp cần thiết và khả năng cho phép của</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mỗi bên hoặc các bên. Sự kiện </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Bất khả kháng bao gồm nhưng không giới hạn thiên tai, h</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oả hoạn, lũ lụt, động đất, tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nạn, thảm họa, dịch bệnh, thực hiện quyết định của </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cơ quan nhà nước có thẩm quyền </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>các Bên không thể biết trước được vào thời điểm gi</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ao kết, thực hiện Hợp đồng, hệ  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860F98">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>thống của mỗi Bên hoặc các Bên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gặp sự cố trong quá trình cung cấp dịch vụ hoặc các sự kiện bất khả kháng khác theo quy định của pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F73C2" w:rsidRPr="001F73C2" w:rsidRDefault="009334A5" w:rsidP="001F73C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Khi sự kiện bất </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>khả</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kháng xảy ra thì nghĩa vụ của </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">các Bên theo Hợp đồng tạm thời </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>không thực hiện và sẽ ngay lập tức phục hồi khi sự ki</w:t>
+      </w:r>
+      <w:r w:rsidR="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ện bất khả kháng chấm dứt hoặc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>bị loại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bỏ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="001F73C2" w:rsidRDefault="009334A5" w:rsidP="001F73C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00790CA2" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bên bị ảnh hưởng bởi sự kiện Bất khả kháng sẽ không </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bị coi là vi phạm các quy định </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">của Hợp đồng hoặc chịu trách nhiệm đối với Bên còn lại </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do việc chậm trễ thực hiện các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>nghĩa vụ của mình (quy định này chỉ áp dụng đối với</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> những nghĩa vụ không thể thực </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hiện được do ảnh hưởng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của sự kiện Bất khả kháng, không </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>áp dụng đối với nghĩa vụ thanh</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>toán và các thủ tục liên quan đến thanh toán). Tr</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ường hợp Sự kiện Bất khả kháng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>kéo dài hơn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 (ba mươi) ngày thì các Bên sẽ thiện chí </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F98" w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thương lượng để giải quyết các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vấn đề phát sinh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F73C2">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F2BB9" w:rsidRDefault="009334A5" w:rsidP="002F2BB9">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008206EE" w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU 12: CÁC ĐIỀU KHOẢN KHÁC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00640930" w:rsidRDefault="00640930" w:rsidP="002F2BB9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2BB9">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Các</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640930">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phụ lục Hợp đồng là một phần không thể tách rời của Hợp đồng. Hợp đồng, Phụ lục Hợp đồng có thể sửa đổi, bổ sung theo quy định của cơ quan Nhà nước có thẩm quyền và/hoặc theo thỏa thuận giữa các bên. Hợp đồng chấm dứt hiệu lực sẽ chấm dứt hiệu lực Phụ lục hợp đồng kèm theo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4E36">
-[...25 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="0000607D" w:rsidRDefault="0000607D" w:rsidP="0000607D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000607D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nếu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000607D">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>các</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000607D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> văn bản nêu trong phần căn cứ được sửa đổi, bổ sung, hủy bỏ thì các quy định liên quan trong Điều khoản chung cũng được thay đổi tương ứng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRDefault="00DF36AE" w:rsidP="00DF36AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Các Bên cam kết và bảo đảm: có đủ năng lực, tư cách pháp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lý, các giấy phép, chấp thuận </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cần thiết từ cơ quan nhà nước có thẩm quyền theo quy đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ịnh của pháp luật để ký kết và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>thực hiện các nghĩa vụ của mình theo Hợp đồng, người đại diện của các Bên có đủ th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ẩm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>quyền ký kết Hợp đồng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRDefault="00DF36AE" w:rsidP="00DF36AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trong trường hợp Hợp đồng này được Viettel ký bằng c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hữ ký số (CA), Khách hàng chấp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>thuận và cam kết thực hiện đầy đủ các quyền và nghĩa vụ phát sinh từ Hợp đồng này</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRDefault="00DF36AE" w:rsidP="00DF36AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Khách hàng cam kết đã đọc và hiểu rõ nội dung Hợp đồng trước khi k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ý kết. Đồng thời, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hai bên cam kết thực hiện đầy đủ và nghiêm túc các điều</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> khoản trong Hợp đồng, Phụ lục </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36AE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hợp đồng và tất cả các quy định pháp luật có liên quan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4871" w:rsidRPr="003C4871" w:rsidRDefault="003C4871" w:rsidP="003C4871">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="003F1B9F" w:rsidRDefault="009334A5" w:rsidP="00790F8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="300" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5C208B88" w14:textId="77777777" w:rsidR="008C72BD" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00927F46">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ĐIỀU KHOẢN VỀ DỊCH VỤ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="003F1B9F" w:rsidRDefault="009334A5" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001E4E36">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>II.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4E36">
-        <w:rPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidR="008C72BD" w:rsidRPr="001E4E36">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viettel đồng ý cung cấp và Khách hàng đồng ý sử dụng dịch vụ theo các phụ lục đính kèm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6795D60B" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003E1B9A">
-      <w:pPr>
+    <w:p w:rsidR="009334A5" w:rsidRPr="003F1B9F" w:rsidRDefault="009334A5" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4E36">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="7A414493" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003517A3">
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>II.2. Hình thức thanh toán và nhận thông báo cước</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="003F1B9F" w:rsidRDefault="009334A5" w:rsidP="00201C8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="34F0C0C7" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003517A3">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các Bên thống nhất các hình thức nhận thông báo cước, hình thức thanh toán Khách hàng đã đăng ký (trừ trường hợp Khách hàng thay đổi hình thức thanh toán, gửi thông báo cước trong quá trình sử dụng sau ngày ký hợp đồng). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009334A5" w:rsidRPr="003F1B9F" w:rsidRDefault="009334A5" w:rsidP="00201C8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Khách hàng tích dấu “X” vào ô tương ứng với nhu cầu nhận thông báo cước và hình thức thanh toán.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1320520F" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003E1B9A">
-      <w:pPr>
+    <w:p w:rsidR="00E76DA2" w:rsidRPr="006606F7" w:rsidRDefault="009334A5" w:rsidP="006606F7">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hình</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t xml:space="preserve"> thức thanh toán</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="534"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3917"/>
+        <w:gridCol w:w="5150"/>
+        <w:gridCol w:w="3913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w14:paraId="66A878F4" w14:textId="77777777" w:rsidTr="0036457B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003E1B9A" w:rsidRPr="003F1B9F" w:rsidTr="00053513">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcW w:w="5150" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59F8D307" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="589"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:sym w:font="Webdings" w:char="F031"/>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ủy nhiệm thu qua ngân hàng</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C49B9E" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="589"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:sym w:font="Webdings" w:char="F031"/>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ủy nhiệm chi qua ngân hàng</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4692E1B4" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="00E76DA2">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="589"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:sym w:font="Webdings" w:char="F031"/>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tại cửa hàng trực tiếp của Viettel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3917" w:type="dxa"/>
+            <w:tcW w:w="3913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE9800C" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:sym w:font="Webdings" w:char="F031"/>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Thanh toán qua Thương mại điện tử </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="574E01D0" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:sym w:font="Webdings" w:char="F031"/>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Khác</w:t>
+              <w:t xml:space="preserve"> Khác</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-          <w:p w14:paraId="57535BD5" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:p w:rsidR="00895833" w:rsidRPr="003F1B9F" w:rsidRDefault="00895833" w:rsidP="00152845">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
-              <w:ind w:left="604"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1B9A" w:rsidRPr="003F1B9F" w:rsidTr="00053513">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9063" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D26649" w:rsidRPr="003F1B9F" w:rsidRDefault="00D26649" w:rsidP="00152845">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:b/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:sym w:font="Webdings" w:char="F031"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E4E36">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E76DA2" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="002310E2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="142"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nhận trực tiếp tại điểm giao dịch của Viettel</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1B9F">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Hình thức nhận thông báo cước</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F6ECA5" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
-[...24 lines deleted...]
-          <w:p w14:paraId="22E14FDC" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="00005D56">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4998"/>
+              <w:gridCol w:w="3847"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D26649" w:rsidRPr="003F1B9F" w:rsidTr="002E42F0">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4998" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="360"/>
+                    </w:tabs>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Nhận trực tiếp tại điểm giao dịch của Viettel</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="360"/>
+                    </w:tabs>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Qua cổng thông tin điện tử của Viettel</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00E76DA2" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="360"/>
+                    </w:tabs>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Khác………………………………………</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3847" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Qua thư điện tử</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Qua tin nhắn SMS</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00E76DA2" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                  </w:r>
+                  <w:r w:rsidRPr="003F1B9F">
+                    <w:rPr>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:lang w:val="vi-VN"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Không nhận</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="003E1B9A" w:rsidRPr="003F1B9F" w:rsidRDefault="003E1B9A" w:rsidP="00152845">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:iCs/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
-[...104 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68E2D3F0" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003E1B9A">
+    <w:p w:rsidR="00A72885" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00152845">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Email nhận Thông báo </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="60E97CD2" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003E1B9A">
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00FD1D80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Email nhận Thông b</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1DB2">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>áo cước:…………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00FD1D80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="78666DEF" w14:textId="77777777" w:rsidR="003E1B9A" w:rsidRPr="001E4E36" w:rsidRDefault="003E1B9A" w:rsidP="003E1B9A">
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số ĐT nhận Thông b</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1DB2">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>áo cước:…………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E1B9A" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00FD1D80">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:line="300" w:lineRule="exact"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Địa chỉ nhận Thông báo cước (trong trường hợp Viettel gửi không thành công qua các hình thức trên): ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1DB2">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="009102AB">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E24FC" w:rsidRPr="003F1B9F" w:rsidRDefault="009E24FC" w:rsidP="00FD1D80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hợp đồng được lập thành … (…….) bản có giá trị phá</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1D80">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>p lý như nhau, mỗi bên giữ … (…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1B9F">
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.) bản để thực hiện.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00675D71" w:rsidRPr="003F1B9F" w:rsidRDefault="00675D71" w:rsidP="00152845">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...69 lines deleted...]
-      </w:r>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3660"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3460"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="4963"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE5D2D" w:rsidRPr="008F2B3E" w14:paraId="54A936F6" w14:textId="77777777" w:rsidTr="0036457B">
+      <w:tr w:rsidR="0090066D" w:rsidRPr="003F1B9F" w:rsidTr="0090066D">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="pct"/>
+            <w:tcW w:w="2265" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="355B18CA" w14:textId="77777777" w:rsidR="00CE5D2D" w:rsidRPr="001E4E36" w:rsidRDefault="00CE5D2D" w:rsidP="0036457B">
+          <w:p w:rsidR="0090066D" w:rsidRPr="003F1B9F" w:rsidRDefault="0090066D" w:rsidP="007738C5">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:iCs/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
               <w:rPr>
                 <w:b/>
+                <w:iCs/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>ĐẠI DIỆN KHÁCH HÀNG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D2D4E7" w14:textId="77777777" w:rsidR="00CE5D2D" w:rsidRPr="001E4E36" w:rsidRDefault="00CE5D2D" w:rsidP="0036457B">
+          <w:p w:rsidR="0090066D" w:rsidRPr="00E416B0" w:rsidRDefault="002310E2" w:rsidP="007738C5">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-10"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4E36">
+            <w:r w:rsidRPr="003F1B9F">
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090066D" w:rsidRPr="00E416B0">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
               <w:t>(Ký, ghi rõ họ tên, đóng dấu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1076" w:type="pct"/>
+            <w:tcW w:w="2735" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3E5B63" w14:textId="77777777" w:rsidR="00CE5D2D" w:rsidRPr="001E4E36" w:rsidRDefault="00CE5D2D" w:rsidP="0036457B">
+          <w:p w:rsidR="0090066D" w:rsidRPr="003F1B9F" w:rsidRDefault="0090066D" w:rsidP="007738C5">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-              <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:iCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1B9F">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ĐẠI DIỆN VIETTEL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0090066D" w:rsidRPr="00E416B0" w:rsidRDefault="002310E2" w:rsidP="007738C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F1B9F">
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090066D" w:rsidRPr="00E416B0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-10"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Ký, ghi rõ họ tên, đóng dấu)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0090066D" w:rsidRPr="003F1B9F" w:rsidRDefault="0090066D" w:rsidP="007738C5">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...83 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AAE5CFF" w14:textId="77777777" w:rsidR="00F02492" w:rsidRPr="004F3619" w:rsidRDefault="00F02492" w:rsidP="00FF3F2D">
+    <w:p w:rsidR="00F02492" w:rsidRPr="003F1B9F" w:rsidRDefault="00F02492" w:rsidP="00FF3F2D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1656"/>
         </w:tabs>
         <w:rPr>
+          <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F02492" w:rsidRPr="003F1B9F" w:rsidSect="00C45B7A">
+      <w:headerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1985" w:header="720" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1985" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cex:commentExtensible w16cex:durableId="28DBF200" w16cex:dateUtc="2023-10-19T11:20:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="28E1341C" w16cex:dateUtc="2023-10-23T11:04:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="28E13758" w16cex:dateUtc="2023-10-23T11:18:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="28DC06F5" w16cex:dateUtc="2023-10-19T12:50:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="0F3D23A2" w16cid:durableId="28DB8A26"/>
+  <w16cid:commentId w16cid:paraId="378CC197" w16cid:durableId="28DB8A27"/>
+  <w16cid:commentId w16cid:paraId="41050666" w16cid:durableId="28DB8A28"/>
+  <w16cid:commentId w16cid:paraId="3C0CF18E" w16cid:durableId="28E11B3A"/>
+  <w16cid:commentId w16cid:paraId="497ECCD3" w16cid:durableId="28DB8A2B"/>
+  <w16cid:commentId w16cid:paraId="2084971E" w16cid:durableId="28DB8A2C"/>
+  <w16cid:commentId w16cid:paraId="19A612EC" w16cid:durableId="28DB8A2D"/>
+  <w16cid:commentId w16cid:paraId="5D9925D9" w16cid:durableId="28DBF200"/>
+  <w16cid:commentId w16cid:paraId="1330A3FB" w16cid:durableId="28DB8A2E"/>
+  <w16cid:commentId w16cid:paraId="35B52941" w16cid:durableId="28E1341C"/>
+  <w16cid:commentId w16cid:paraId="4C0F8928" w16cid:durableId="28DB8A2F"/>
+  <w16cid:commentId w16cid:paraId="0B0DAD7C" w16cid:durableId="28DB8A30"/>
+  <w16cid:commentId w16cid:paraId="1EC7E20E" w16cid:durableId="28DB8A33"/>
+  <w16cid:commentId w16cid:paraId="7BFF7AB5" w16cid:durableId="28DB8A34"/>
+  <w16cid:commentId w16cid:paraId="7E0B054D" w16cid:durableId="28E11B46"/>
+  <w16cid:commentId w16cid:paraId="138411CF" w16cid:durableId="28E13758"/>
+  <w16cid:commentId w16cid:paraId="75679B7A" w16cid:durableId="28DB8A37"/>
+  <w16cid:commentId w16cid:paraId="67EDA458" w16cid:durableId="28DB8A38"/>
+  <w16cid:commentId w16cid:paraId="369189BF" w16cid:durableId="28E11B49"/>
+  <w16cid:commentId w16cid:paraId="39A0B45D" w16cid:durableId="28DB8A39"/>
+  <w16cid:commentId w16cid:paraId="4889DEDE" w16cid:durableId="28DC06F5"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="000086BD" w14:textId="77777777" w:rsidR="00113C10" w:rsidRDefault="00113C10">
+    <w:p w:rsidR="00625189" w:rsidRDefault="00625189">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F0EBF0C" w14:textId="77777777" w:rsidR="00113C10" w:rsidRDefault="00113C10">
+    <w:p w:rsidR="00625189" w:rsidRDefault="00625189">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...1 lines deleted...]
-    <w:panose1 w:val="02010600030101010101"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Webdings">
-    <w:panose1 w:val="05030102010509060703"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7CBC10A1" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515">
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="55D6F4F6" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515">
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3280609A" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515"/>
-[...2 lines deleted...]
-  <w:p w14:paraId="3015FA3D" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="34669AA2" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-456100424"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00136772" w:rsidRPr="005057A4" w:rsidRDefault="00136772">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="005057A4">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005057A4">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005057A4">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008E3501">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005057A4">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00136772" w:rsidRDefault="00136772">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F4707F9" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515">
-[...17 lines deleted...]
-  <w:p w14:paraId="7813BF1D" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="008C4401" w14:textId="77777777" w:rsidR="00113C10" w:rsidRDefault="00113C10">
+    <w:p w:rsidR="00625189" w:rsidRDefault="00625189">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DB6F60D" w14:textId="77777777" w:rsidR="00113C10" w:rsidRDefault="00113C10">
+    <w:p w:rsidR="00625189" w:rsidRDefault="00625189">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4AEFE6E0" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515">
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="707906EC" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515"/>
-[...16 lines deleted...]
-  <w:p w14:paraId="3309449C" w14:textId="77777777" w:rsidR="00D03515" w:rsidRDefault="00D03515"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
+  <w:p w:rsidR="008A1031" w:rsidRDefault="008A1031"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="089D144C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE5EA608"/>
+    <w:lvl w:ilvl="0" w:tplc="58540CF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CFD7048"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1BCF96E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="987" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1854" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3915" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4842" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5409" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6336" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E0C27B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3912FA3A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E5F0A83"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30C670EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="365" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="730" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1100" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1105" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1475" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12493FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1604037A"/>
     <w:lvl w:ilvl="0" w:tplc="87204F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8571,51 +9886,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="152021B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6E639C4"/>
+    <w:lvl w:ilvl="0" w:tplc="A72E4426">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21ED3732"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4148BF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8685,51 +10089,165 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="223C0693"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B86CA446"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="365" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="730" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1100" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1105" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1475" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2283326D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="885EF68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8798,77 +10316,167 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C1D15EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BE87C70"/>
+    <w:lvl w:ilvl="0" w:tplc="5232AE88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CC95DC5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="11DEE76E"/>
+    <w:tmpl w:val="B9ACA2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="5"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -8912,51 +10520,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F144E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13E6D1B0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1283" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9025,51 +10633,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3091623E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55E485B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -9114,51 +10722,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="310429F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E17CCCE2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="342415AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DBA62DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A7F47A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="854429BE"/>
+    <w:lvl w:ilvl="0" w:tplc="7076E2B2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B4C0DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18DCEE98"/>
     <w:lvl w:ilvl="0" w:tplc="D46A6EC6">
       <w:start w:val="107"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9227,51 +11097,972 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7A65C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="557E3742"/>
+    <w:lvl w:ilvl="0" w:tplc="E79E40CC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40096348"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9ACA2F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E93E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="557E3742"/>
+    <w:lvl w:ilvl="0" w:tplc="E79E40CC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AE160D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9E0CBDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="987" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1854" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3915" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4842" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5409" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6336" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2A3EA1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07CEEEE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="987" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1854" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2421" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3915" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4842" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5409" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6336" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0C1B0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="557E3742"/>
+    <w:lvl w:ilvl="0" w:tplc="E79E40CC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D811BD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A75C0742"/>
+    <w:lvl w:ilvl="0" w:tplc="A4304B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F541B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D77090D2"/>
+    <w:lvl w:ilvl="0" w:tplc="4F5CEE20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="539A1461"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F38C26A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="570" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C2094D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDE602E8"/>
     <w:lvl w:ilvl="0" w:tplc="042A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
@@ -9316,51 +12107,177 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541D13DF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70C22168"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="630" w:hanging="630"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="PMingLiU" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5755167B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BD20950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9430,51 +12347,698 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B77ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAE84EE2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F12E31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E5888FE"/>
+    <w:lvl w:ilvl="0" w:tplc="6A12D2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A292E6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61683210"/>
+    <w:lvl w:ilvl="0" w:tplc="472239A8">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A984242"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="557E3742"/>
+    <w:lvl w:ilvl="0" w:tplc="E79E40CC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AFA68D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="213EA554"/>
+    <w:lvl w:ilvl="0" w:tplc="F920EB3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C50389E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96BEA0C8"/>
+    <w:lvl w:ilvl="0" w:tplc="A4304B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62896105"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75B62C68"/>
+    <w:lvl w:ilvl="0" w:tplc="E79E40CC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="725" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1445" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2165" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2885" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3605" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4325" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5045" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5765" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6485" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="646C57EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="960A77FC"/>
     <w:lvl w:ilvl="0" w:tplc="DF682CA2">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9543,51 +13107,254 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68FB2D9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A900DA92"/>
+    <w:lvl w:ilvl="0" w:tplc="E79E40CC">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CE30660"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89AAE7B6"/>
+    <w:lvl w:ilvl="0" w:tplc="042A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D313CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83909294"/>
     <w:lvl w:ilvl="0" w:tplc="C018D28A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9655,51 +13422,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FBC4CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7D080D4"/>
     <w:lvl w:ilvl="0" w:tplc="094297F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9744,51 +13511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770C5B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D30E707E"/>
     <w:lvl w:ilvl="0" w:tplc="18E8EB9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9833,164 +13600,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D76D9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3DC9DD4"/>
     <w:lvl w:ilvl="0" w:tplc="5232AE88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1942" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2662" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3382" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4102" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79DD768B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C5EDB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -10059,1633 +13826,2627 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A085299"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E0281D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001658A9"/>
     <w:rsid w:val="00002168"/>
     <w:rsid w:val="00002E65"/>
+    <w:rsid w:val="000059EC"/>
     <w:rsid w:val="00005D56"/>
+    <w:rsid w:val="0000607D"/>
     <w:rsid w:val="00006C12"/>
     <w:rsid w:val="0000773A"/>
+    <w:rsid w:val="00011170"/>
+    <w:rsid w:val="00011F41"/>
     <w:rsid w:val="000127BE"/>
     <w:rsid w:val="000129F0"/>
     <w:rsid w:val="00012E30"/>
     <w:rsid w:val="00013B5E"/>
+    <w:rsid w:val="000167A5"/>
     <w:rsid w:val="00020852"/>
     <w:rsid w:val="00022026"/>
     <w:rsid w:val="00022610"/>
     <w:rsid w:val="000229EE"/>
     <w:rsid w:val="00023EEF"/>
     <w:rsid w:val="00024073"/>
     <w:rsid w:val="00024525"/>
+    <w:rsid w:val="000245A7"/>
+    <w:rsid w:val="00026B6F"/>
     <w:rsid w:val="00026F66"/>
     <w:rsid w:val="000272E3"/>
     <w:rsid w:val="000273CC"/>
     <w:rsid w:val="00027994"/>
+    <w:rsid w:val="000328E5"/>
+    <w:rsid w:val="0003365A"/>
     <w:rsid w:val="00033B6A"/>
     <w:rsid w:val="00033FD3"/>
     <w:rsid w:val="00034E7F"/>
     <w:rsid w:val="00035032"/>
+    <w:rsid w:val="000358B7"/>
     <w:rsid w:val="00041F74"/>
+    <w:rsid w:val="0004217E"/>
     <w:rsid w:val="0004248E"/>
     <w:rsid w:val="000438FC"/>
+    <w:rsid w:val="00044B87"/>
     <w:rsid w:val="000456EF"/>
     <w:rsid w:val="00045C65"/>
     <w:rsid w:val="000505C3"/>
+    <w:rsid w:val="000508CC"/>
     <w:rsid w:val="0005255F"/>
     <w:rsid w:val="00052A8F"/>
+    <w:rsid w:val="00053513"/>
     <w:rsid w:val="00055D75"/>
+    <w:rsid w:val="00055E73"/>
     <w:rsid w:val="00061B1F"/>
     <w:rsid w:val="00063787"/>
+    <w:rsid w:val="00063F6D"/>
     <w:rsid w:val="00064917"/>
     <w:rsid w:val="00064A52"/>
     <w:rsid w:val="00065520"/>
     <w:rsid w:val="00066836"/>
     <w:rsid w:val="00067094"/>
     <w:rsid w:val="00070865"/>
+    <w:rsid w:val="00070BE6"/>
     <w:rsid w:val="00070E98"/>
     <w:rsid w:val="00071B2F"/>
     <w:rsid w:val="00073B2C"/>
     <w:rsid w:val="00074476"/>
     <w:rsid w:val="00074F9F"/>
     <w:rsid w:val="00075140"/>
     <w:rsid w:val="00075F55"/>
+    <w:rsid w:val="00077700"/>
+    <w:rsid w:val="0007796A"/>
+    <w:rsid w:val="00077DBB"/>
     <w:rsid w:val="0008381A"/>
+    <w:rsid w:val="00086628"/>
+    <w:rsid w:val="00086BCA"/>
     <w:rsid w:val="000907C9"/>
     <w:rsid w:val="00092683"/>
+    <w:rsid w:val="000927CB"/>
     <w:rsid w:val="00093915"/>
+    <w:rsid w:val="00093B28"/>
     <w:rsid w:val="000940A4"/>
+    <w:rsid w:val="000956C5"/>
     <w:rsid w:val="00095701"/>
     <w:rsid w:val="000958FC"/>
+    <w:rsid w:val="000A0826"/>
     <w:rsid w:val="000A3078"/>
+    <w:rsid w:val="000A3E3B"/>
     <w:rsid w:val="000A5621"/>
     <w:rsid w:val="000A63FD"/>
+    <w:rsid w:val="000A6F8A"/>
+    <w:rsid w:val="000A74C4"/>
     <w:rsid w:val="000A7558"/>
     <w:rsid w:val="000B0710"/>
     <w:rsid w:val="000B0E09"/>
+    <w:rsid w:val="000B21BF"/>
     <w:rsid w:val="000B2B04"/>
     <w:rsid w:val="000B343E"/>
+    <w:rsid w:val="000B3693"/>
+    <w:rsid w:val="000B3D27"/>
     <w:rsid w:val="000B4357"/>
     <w:rsid w:val="000B50B7"/>
+    <w:rsid w:val="000B6129"/>
+    <w:rsid w:val="000B6EC5"/>
+    <w:rsid w:val="000B7099"/>
+    <w:rsid w:val="000C04D3"/>
     <w:rsid w:val="000C192F"/>
     <w:rsid w:val="000C27AA"/>
+    <w:rsid w:val="000C2920"/>
     <w:rsid w:val="000C2D83"/>
+    <w:rsid w:val="000C4890"/>
+    <w:rsid w:val="000C60C1"/>
     <w:rsid w:val="000C60E6"/>
     <w:rsid w:val="000D13C7"/>
+    <w:rsid w:val="000D2668"/>
     <w:rsid w:val="000D4192"/>
     <w:rsid w:val="000D4836"/>
+    <w:rsid w:val="000D52D1"/>
+    <w:rsid w:val="000D6195"/>
     <w:rsid w:val="000D6596"/>
     <w:rsid w:val="000D6983"/>
+    <w:rsid w:val="000D7A98"/>
     <w:rsid w:val="000D7AE8"/>
     <w:rsid w:val="000E1011"/>
+    <w:rsid w:val="000E2CB3"/>
     <w:rsid w:val="000E320B"/>
     <w:rsid w:val="000E3251"/>
+    <w:rsid w:val="000E3FA2"/>
+    <w:rsid w:val="000E4C6D"/>
     <w:rsid w:val="000E4DA4"/>
+    <w:rsid w:val="000E4FD7"/>
+    <w:rsid w:val="000E6096"/>
     <w:rsid w:val="000E611C"/>
     <w:rsid w:val="000E6C8B"/>
+    <w:rsid w:val="000E74A8"/>
     <w:rsid w:val="000E78DB"/>
     <w:rsid w:val="000F00FE"/>
     <w:rsid w:val="000F0316"/>
     <w:rsid w:val="000F0AF0"/>
     <w:rsid w:val="000F42FE"/>
+    <w:rsid w:val="000F5D96"/>
+    <w:rsid w:val="000F6F4F"/>
+    <w:rsid w:val="000F7165"/>
     <w:rsid w:val="0010234B"/>
     <w:rsid w:val="00102783"/>
     <w:rsid w:val="001047BF"/>
+    <w:rsid w:val="00106E9D"/>
     <w:rsid w:val="00107CBB"/>
     <w:rsid w:val="0011090F"/>
     <w:rsid w:val="00110E5D"/>
     <w:rsid w:val="001114D0"/>
     <w:rsid w:val="0011186B"/>
+    <w:rsid w:val="00111987"/>
     <w:rsid w:val="001119C4"/>
     <w:rsid w:val="00112561"/>
+    <w:rsid w:val="0011266A"/>
     <w:rsid w:val="00113085"/>
     <w:rsid w:val="00113C10"/>
     <w:rsid w:val="00116675"/>
     <w:rsid w:val="0011674E"/>
+    <w:rsid w:val="001202B8"/>
     <w:rsid w:val="00120E4B"/>
+    <w:rsid w:val="00122FA7"/>
     <w:rsid w:val="001247F3"/>
+    <w:rsid w:val="00127BF9"/>
     <w:rsid w:val="00127C51"/>
+    <w:rsid w:val="001314E6"/>
     <w:rsid w:val="00132507"/>
+    <w:rsid w:val="0013294B"/>
     <w:rsid w:val="0013567E"/>
+    <w:rsid w:val="00136772"/>
     <w:rsid w:val="00136A82"/>
+    <w:rsid w:val="0014096C"/>
+    <w:rsid w:val="00141101"/>
     <w:rsid w:val="00141F93"/>
     <w:rsid w:val="0014235C"/>
     <w:rsid w:val="001435FB"/>
+    <w:rsid w:val="00144328"/>
     <w:rsid w:val="001446EB"/>
+    <w:rsid w:val="001449F7"/>
     <w:rsid w:val="00145081"/>
+    <w:rsid w:val="00146585"/>
     <w:rsid w:val="0014675E"/>
     <w:rsid w:val="0014703A"/>
     <w:rsid w:val="0014723A"/>
+    <w:rsid w:val="00152845"/>
     <w:rsid w:val="00155074"/>
+    <w:rsid w:val="0015607B"/>
     <w:rsid w:val="00156DF3"/>
     <w:rsid w:val="0016029B"/>
     <w:rsid w:val="001606D2"/>
     <w:rsid w:val="00160791"/>
     <w:rsid w:val="00162840"/>
+    <w:rsid w:val="00162B0D"/>
     <w:rsid w:val="00163C00"/>
     <w:rsid w:val="00163E52"/>
     <w:rsid w:val="00164FA8"/>
+    <w:rsid w:val="00165880"/>
     <w:rsid w:val="001658A9"/>
     <w:rsid w:val="001665C2"/>
     <w:rsid w:val="00167D79"/>
+    <w:rsid w:val="00170620"/>
     <w:rsid w:val="0017416F"/>
     <w:rsid w:val="0017442D"/>
     <w:rsid w:val="0017483D"/>
     <w:rsid w:val="00174ABB"/>
+    <w:rsid w:val="0017523E"/>
     <w:rsid w:val="001756C2"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="001778D3"/>
+    <w:rsid w:val="00177F4D"/>
     <w:rsid w:val="00180261"/>
     <w:rsid w:val="00180579"/>
     <w:rsid w:val="0018088C"/>
+    <w:rsid w:val="001814B0"/>
     <w:rsid w:val="00181735"/>
+    <w:rsid w:val="0018224A"/>
     <w:rsid w:val="00183A5B"/>
     <w:rsid w:val="00184D0D"/>
     <w:rsid w:val="00186008"/>
     <w:rsid w:val="001871EE"/>
+    <w:rsid w:val="00187613"/>
     <w:rsid w:val="0019150E"/>
+    <w:rsid w:val="0019177F"/>
+    <w:rsid w:val="00191B40"/>
+    <w:rsid w:val="001924B6"/>
     <w:rsid w:val="00193DB9"/>
     <w:rsid w:val="00193EC9"/>
+    <w:rsid w:val="00195E51"/>
     <w:rsid w:val="00196337"/>
+    <w:rsid w:val="00196879"/>
     <w:rsid w:val="00196952"/>
     <w:rsid w:val="001A0B43"/>
+    <w:rsid w:val="001A12EB"/>
+    <w:rsid w:val="001A1537"/>
     <w:rsid w:val="001A1B8A"/>
     <w:rsid w:val="001A3727"/>
+    <w:rsid w:val="001A6727"/>
     <w:rsid w:val="001A6B87"/>
     <w:rsid w:val="001A6DFB"/>
     <w:rsid w:val="001A719D"/>
     <w:rsid w:val="001A756B"/>
     <w:rsid w:val="001A79A1"/>
     <w:rsid w:val="001A7A91"/>
     <w:rsid w:val="001B1D58"/>
     <w:rsid w:val="001B4106"/>
+    <w:rsid w:val="001B43E3"/>
     <w:rsid w:val="001B526C"/>
+    <w:rsid w:val="001C0634"/>
     <w:rsid w:val="001C14B8"/>
     <w:rsid w:val="001C1CBD"/>
+    <w:rsid w:val="001C352F"/>
     <w:rsid w:val="001C358F"/>
     <w:rsid w:val="001C3C5E"/>
     <w:rsid w:val="001C4482"/>
     <w:rsid w:val="001C4BAD"/>
+    <w:rsid w:val="001C5C41"/>
     <w:rsid w:val="001C5DC4"/>
+    <w:rsid w:val="001D00C2"/>
+    <w:rsid w:val="001D055A"/>
+    <w:rsid w:val="001D0822"/>
     <w:rsid w:val="001D0BB6"/>
+    <w:rsid w:val="001D1B6A"/>
+    <w:rsid w:val="001D2F7B"/>
     <w:rsid w:val="001D4BA4"/>
+    <w:rsid w:val="001D537A"/>
+    <w:rsid w:val="001D5DEC"/>
     <w:rsid w:val="001D6390"/>
     <w:rsid w:val="001D768D"/>
+    <w:rsid w:val="001D7C99"/>
     <w:rsid w:val="001E01BD"/>
     <w:rsid w:val="001E0302"/>
+    <w:rsid w:val="001E03B7"/>
+    <w:rsid w:val="001E096D"/>
+    <w:rsid w:val="001E2411"/>
+    <w:rsid w:val="001E3721"/>
     <w:rsid w:val="001E3AEA"/>
     <w:rsid w:val="001E4BEC"/>
     <w:rsid w:val="001E4E36"/>
     <w:rsid w:val="001E742F"/>
     <w:rsid w:val="001F0688"/>
     <w:rsid w:val="001F1EE3"/>
+    <w:rsid w:val="001F5631"/>
     <w:rsid w:val="001F6786"/>
+    <w:rsid w:val="001F73C2"/>
+    <w:rsid w:val="001F7450"/>
+    <w:rsid w:val="001F76C8"/>
+    <w:rsid w:val="00201494"/>
     <w:rsid w:val="002018F8"/>
+    <w:rsid w:val="00201C8D"/>
     <w:rsid w:val="00202297"/>
+    <w:rsid w:val="00203F46"/>
+    <w:rsid w:val="00210B28"/>
+    <w:rsid w:val="00213983"/>
     <w:rsid w:val="00213A71"/>
     <w:rsid w:val="00214BE1"/>
+    <w:rsid w:val="00214FD1"/>
+    <w:rsid w:val="0021686B"/>
     <w:rsid w:val="00217E75"/>
+    <w:rsid w:val="0022036D"/>
     <w:rsid w:val="002204EB"/>
     <w:rsid w:val="00220FA0"/>
+    <w:rsid w:val="00222AF1"/>
+    <w:rsid w:val="00224D07"/>
+    <w:rsid w:val="002267B2"/>
+    <w:rsid w:val="00227A44"/>
+    <w:rsid w:val="002310E2"/>
     <w:rsid w:val="00233093"/>
+    <w:rsid w:val="002333E7"/>
     <w:rsid w:val="002405C8"/>
+    <w:rsid w:val="00241724"/>
     <w:rsid w:val="00243F72"/>
+    <w:rsid w:val="00245430"/>
     <w:rsid w:val="00245D8A"/>
+    <w:rsid w:val="00246F77"/>
     <w:rsid w:val="00247F6A"/>
+    <w:rsid w:val="00250D33"/>
     <w:rsid w:val="00251BBD"/>
     <w:rsid w:val="00252623"/>
     <w:rsid w:val="0025296D"/>
     <w:rsid w:val="00253911"/>
+    <w:rsid w:val="00253CAE"/>
     <w:rsid w:val="00254134"/>
     <w:rsid w:val="00254F71"/>
     <w:rsid w:val="00254FFC"/>
     <w:rsid w:val="00256059"/>
     <w:rsid w:val="00257B25"/>
     <w:rsid w:val="0026005B"/>
+    <w:rsid w:val="002602E6"/>
     <w:rsid w:val="00260C30"/>
     <w:rsid w:val="00262329"/>
+    <w:rsid w:val="0026260E"/>
     <w:rsid w:val="00262DD4"/>
+    <w:rsid w:val="002639E8"/>
     <w:rsid w:val="002649F7"/>
     <w:rsid w:val="00265315"/>
+    <w:rsid w:val="00265548"/>
+    <w:rsid w:val="002663D1"/>
+    <w:rsid w:val="00266748"/>
     <w:rsid w:val="00271B9F"/>
     <w:rsid w:val="00272BD8"/>
     <w:rsid w:val="00273354"/>
+    <w:rsid w:val="00274434"/>
     <w:rsid w:val="002750AD"/>
     <w:rsid w:val="0027552C"/>
     <w:rsid w:val="00277E25"/>
+    <w:rsid w:val="00280485"/>
     <w:rsid w:val="002831A5"/>
     <w:rsid w:val="002839BE"/>
     <w:rsid w:val="002848EE"/>
     <w:rsid w:val="0028582F"/>
+    <w:rsid w:val="00287021"/>
+    <w:rsid w:val="00287160"/>
+    <w:rsid w:val="002871E1"/>
     <w:rsid w:val="0029027E"/>
+    <w:rsid w:val="002905E7"/>
+    <w:rsid w:val="00290882"/>
     <w:rsid w:val="00291013"/>
+    <w:rsid w:val="00291116"/>
     <w:rsid w:val="00291228"/>
     <w:rsid w:val="00291442"/>
     <w:rsid w:val="002934A1"/>
     <w:rsid w:val="00294465"/>
     <w:rsid w:val="0029531B"/>
+    <w:rsid w:val="00295C5E"/>
     <w:rsid w:val="00295FAB"/>
     <w:rsid w:val="002A04F9"/>
+    <w:rsid w:val="002A087D"/>
     <w:rsid w:val="002A2B67"/>
     <w:rsid w:val="002A2B8D"/>
     <w:rsid w:val="002A38A0"/>
     <w:rsid w:val="002A3E64"/>
     <w:rsid w:val="002A6B78"/>
     <w:rsid w:val="002B1136"/>
+    <w:rsid w:val="002B27FA"/>
     <w:rsid w:val="002B30F3"/>
     <w:rsid w:val="002B38FB"/>
+    <w:rsid w:val="002B4193"/>
+    <w:rsid w:val="002B49FC"/>
     <w:rsid w:val="002B4F3A"/>
     <w:rsid w:val="002B5E36"/>
+    <w:rsid w:val="002B6214"/>
     <w:rsid w:val="002B6357"/>
+    <w:rsid w:val="002B7A7C"/>
     <w:rsid w:val="002C02C4"/>
+    <w:rsid w:val="002C06B8"/>
     <w:rsid w:val="002C233E"/>
     <w:rsid w:val="002C37F2"/>
     <w:rsid w:val="002C3C30"/>
     <w:rsid w:val="002C4A63"/>
     <w:rsid w:val="002C576A"/>
     <w:rsid w:val="002C6840"/>
     <w:rsid w:val="002D0158"/>
     <w:rsid w:val="002D0DB4"/>
+    <w:rsid w:val="002D0FBE"/>
     <w:rsid w:val="002D1146"/>
     <w:rsid w:val="002D2033"/>
     <w:rsid w:val="002D2362"/>
     <w:rsid w:val="002D47FA"/>
     <w:rsid w:val="002D4BE4"/>
     <w:rsid w:val="002D61C8"/>
+    <w:rsid w:val="002D6DB1"/>
+    <w:rsid w:val="002D73F2"/>
     <w:rsid w:val="002D742A"/>
     <w:rsid w:val="002E0945"/>
     <w:rsid w:val="002E0E5B"/>
+    <w:rsid w:val="002E140B"/>
+    <w:rsid w:val="002E1721"/>
     <w:rsid w:val="002E33CB"/>
+    <w:rsid w:val="002E42F0"/>
     <w:rsid w:val="002E584B"/>
+    <w:rsid w:val="002E6518"/>
+    <w:rsid w:val="002E6579"/>
     <w:rsid w:val="002E696D"/>
     <w:rsid w:val="002E7634"/>
     <w:rsid w:val="002E7C54"/>
     <w:rsid w:val="002F0130"/>
     <w:rsid w:val="002F0C33"/>
+    <w:rsid w:val="002F1F6E"/>
+    <w:rsid w:val="002F2071"/>
+    <w:rsid w:val="002F210F"/>
+    <w:rsid w:val="002F261E"/>
+    <w:rsid w:val="002F2BB9"/>
     <w:rsid w:val="002F2C16"/>
     <w:rsid w:val="002F4175"/>
+    <w:rsid w:val="002F41C6"/>
     <w:rsid w:val="002F47B3"/>
     <w:rsid w:val="002F5723"/>
     <w:rsid w:val="002F7DB6"/>
+    <w:rsid w:val="00301D33"/>
+    <w:rsid w:val="00302769"/>
     <w:rsid w:val="00302B77"/>
+    <w:rsid w:val="00303168"/>
     <w:rsid w:val="003035CB"/>
     <w:rsid w:val="00303C7D"/>
     <w:rsid w:val="00305551"/>
     <w:rsid w:val="003062BB"/>
     <w:rsid w:val="00306FFA"/>
     <w:rsid w:val="003129BD"/>
+    <w:rsid w:val="003131DA"/>
     <w:rsid w:val="0031390E"/>
+    <w:rsid w:val="00314053"/>
     <w:rsid w:val="00314608"/>
+    <w:rsid w:val="0031504E"/>
     <w:rsid w:val="0031532A"/>
+    <w:rsid w:val="00315F43"/>
+    <w:rsid w:val="00317976"/>
     <w:rsid w:val="00320E5A"/>
     <w:rsid w:val="00321F1C"/>
     <w:rsid w:val="00324277"/>
     <w:rsid w:val="0032513A"/>
     <w:rsid w:val="00325213"/>
     <w:rsid w:val="00325397"/>
     <w:rsid w:val="00325B07"/>
+    <w:rsid w:val="003260DF"/>
+    <w:rsid w:val="00326ADE"/>
     <w:rsid w:val="00327B70"/>
+    <w:rsid w:val="0033019D"/>
+    <w:rsid w:val="003314A1"/>
     <w:rsid w:val="003336E9"/>
     <w:rsid w:val="00334611"/>
     <w:rsid w:val="003355B6"/>
     <w:rsid w:val="00336F43"/>
+    <w:rsid w:val="00340405"/>
     <w:rsid w:val="00340C35"/>
     <w:rsid w:val="0034123F"/>
     <w:rsid w:val="003448DD"/>
     <w:rsid w:val="00344FD1"/>
     <w:rsid w:val="0034631C"/>
     <w:rsid w:val="0034709E"/>
     <w:rsid w:val="00350CE5"/>
     <w:rsid w:val="003517A3"/>
     <w:rsid w:val="0035195C"/>
     <w:rsid w:val="00351AB9"/>
     <w:rsid w:val="00351DD9"/>
+    <w:rsid w:val="00352092"/>
     <w:rsid w:val="00353C58"/>
     <w:rsid w:val="003560C0"/>
     <w:rsid w:val="00356D39"/>
+    <w:rsid w:val="003605B2"/>
+    <w:rsid w:val="0036073D"/>
     <w:rsid w:val="00360F6D"/>
     <w:rsid w:val="00361C1F"/>
+    <w:rsid w:val="0036264B"/>
     <w:rsid w:val="0036307E"/>
     <w:rsid w:val="00363607"/>
     <w:rsid w:val="0036457B"/>
+    <w:rsid w:val="00364CC3"/>
+    <w:rsid w:val="0036748A"/>
     <w:rsid w:val="00370208"/>
+    <w:rsid w:val="00371235"/>
     <w:rsid w:val="003717F8"/>
     <w:rsid w:val="003727C9"/>
     <w:rsid w:val="003759FA"/>
     <w:rsid w:val="00375DD1"/>
+    <w:rsid w:val="0037676B"/>
+    <w:rsid w:val="003771ED"/>
+    <w:rsid w:val="00377965"/>
+    <w:rsid w:val="00380AF0"/>
     <w:rsid w:val="00380D05"/>
+    <w:rsid w:val="003813DB"/>
+    <w:rsid w:val="003824B2"/>
     <w:rsid w:val="00383177"/>
     <w:rsid w:val="00384032"/>
     <w:rsid w:val="0038420A"/>
     <w:rsid w:val="00384983"/>
     <w:rsid w:val="0038506E"/>
     <w:rsid w:val="003872CF"/>
     <w:rsid w:val="003877B6"/>
     <w:rsid w:val="003877C9"/>
+    <w:rsid w:val="0039037E"/>
+    <w:rsid w:val="0039189D"/>
+    <w:rsid w:val="0039282E"/>
     <w:rsid w:val="003935B4"/>
     <w:rsid w:val="00393F65"/>
     <w:rsid w:val="003941DE"/>
     <w:rsid w:val="003978E3"/>
     <w:rsid w:val="003A056A"/>
     <w:rsid w:val="003A0B54"/>
     <w:rsid w:val="003A1246"/>
+    <w:rsid w:val="003A2EC6"/>
+    <w:rsid w:val="003A321C"/>
+    <w:rsid w:val="003A3766"/>
+    <w:rsid w:val="003A47FE"/>
     <w:rsid w:val="003A59F3"/>
     <w:rsid w:val="003A6047"/>
     <w:rsid w:val="003A6B4A"/>
+    <w:rsid w:val="003B0424"/>
+    <w:rsid w:val="003B1BD9"/>
     <w:rsid w:val="003B3D83"/>
+    <w:rsid w:val="003B565C"/>
     <w:rsid w:val="003B58B9"/>
+    <w:rsid w:val="003B5CDA"/>
+    <w:rsid w:val="003B63CD"/>
     <w:rsid w:val="003B6988"/>
     <w:rsid w:val="003B6D84"/>
     <w:rsid w:val="003C0EDD"/>
     <w:rsid w:val="003C12CC"/>
     <w:rsid w:val="003C1300"/>
+    <w:rsid w:val="003C2D2A"/>
     <w:rsid w:val="003C3065"/>
     <w:rsid w:val="003C3288"/>
     <w:rsid w:val="003C3309"/>
+    <w:rsid w:val="003C3577"/>
+    <w:rsid w:val="003C3774"/>
+    <w:rsid w:val="003C4871"/>
     <w:rsid w:val="003C4D51"/>
     <w:rsid w:val="003C4E76"/>
     <w:rsid w:val="003C66E1"/>
     <w:rsid w:val="003C7A87"/>
+    <w:rsid w:val="003C7F07"/>
+    <w:rsid w:val="003D08E3"/>
     <w:rsid w:val="003D0FB4"/>
     <w:rsid w:val="003D113B"/>
+    <w:rsid w:val="003D14D6"/>
     <w:rsid w:val="003D162F"/>
     <w:rsid w:val="003D1C14"/>
     <w:rsid w:val="003D21B9"/>
+    <w:rsid w:val="003D2CCF"/>
     <w:rsid w:val="003D40E3"/>
     <w:rsid w:val="003D515D"/>
     <w:rsid w:val="003E048C"/>
     <w:rsid w:val="003E0522"/>
     <w:rsid w:val="003E1A26"/>
     <w:rsid w:val="003E1B9A"/>
+    <w:rsid w:val="003E3719"/>
     <w:rsid w:val="003E4292"/>
     <w:rsid w:val="003E4DF4"/>
     <w:rsid w:val="003E5559"/>
     <w:rsid w:val="003F0CD7"/>
     <w:rsid w:val="003F0E12"/>
     <w:rsid w:val="003F1166"/>
     <w:rsid w:val="003F12BE"/>
+    <w:rsid w:val="003F1B9F"/>
+    <w:rsid w:val="003F21B0"/>
+    <w:rsid w:val="003F2ECE"/>
     <w:rsid w:val="003F4CA2"/>
     <w:rsid w:val="003F564A"/>
+    <w:rsid w:val="003F6552"/>
     <w:rsid w:val="003F70A8"/>
+    <w:rsid w:val="003F7EF5"/>
     <w:rsid w:val="00400371"/>
     <w:rsid w:val="00400B90"/>
     <w:rsid w:val="0040259F"/>
+    <w:rsid w:val="00402CA0"/>
     <w:rsid w:val="0040421E"/>
+    <w:rsid w:val="004050F1"/>
     <w:rsid w:val="00405C21"/>
     <w:rsid w:val="00406A8A"/>
     <w:rsid w:val="00407964"/>
     <w:rsid w:val="00407EB5"/>
     <w:rsid w:val="00407FBB"/>
+    <w:rsid w:val="00410F84"/>
     <w:rsid w:val="00413704"/>
     <w:rsid w:val="004142F5"/>
     <w:rsid w:val="00414F48"/>
     <w:rsid w:val="00414F61"/>
     <w:rsid w:val="00415797"/>
     <w:rsid w:val="00415BE1"/>
     <w:rsid w:val="00415E64"/>
     <w:rsid w:val="004200A0"/>
+    <w:rsid w:val="004214B7"/>
     <w:rsid w:val="00422F96"/>
     <w:rsid w:val="004234C8"/>
     <w:rsid w:val="00424622"/>
     <w:rsid w:val="00425373"/>
     <w:rsid w:val="004258E4"/>
+    <w:rsid w:val="00427781"/>
     <w:rsid w:val="00427852"/>
+    <w:rsid w:val="004321A7"/>
     <w:rsid w:val="00432C17"/>
     <w:rsid w:val="00433A53"/>
     <w:rsid w:val="00434D28"/>
+    <w:rsid w:val="00435829"/>
     <w:rsid w:val="00435A9A"/>
     <w:rsid w:val="004361FA"/>
     <w:rsid w:val="004364CC"/>
+    <w:rsid w:val="00436555"/>
+    <w:rsid w:val="004375FC"/>
     <w:rsid w:val="00440A7B"/>
+    <w:rsid w:val="00441EDE"/>
     <w:rsid w:val="00444CE3"/>
     <w:rsid w:val="004450F1"/>
     <w:rsid w:val="00445C78"/>
     <w:rsid w:val="00445DEF"/>
+    <w:rsid w:val="00445F12"/>
     <w:rsid w:val="0044656F"/>
     <w:rsid w:val="00447718"/>
     <w:rsid w:val="00447C12"/>
     <w:rsid w:val="00450CF4"/>
     <w:rsid w:val="00452460"/>
+    <w:rsid w:val="004539D4"/>
     <w:rsid w:val="00454493"/>
     <w:rsid w:val="0045541D"/>
     <w:rsid w:val="00455D7B"/>
     <w:rsid w:val="00457C5A"/>
     <w:rsid w:val="00457C74"/>
     <w:rsid w:val="0046016B"/>
+    <w:rsid w:val="00461C85"/>
     <w:rsid w:val="00461DF0"/>
     <w:rsid w:val="00464016"/>
     <w:rsid w:val="0046428E"/>
     <w:rsid w:val="00464BFD"/>
     <w:rsid w:val="00464D63"/>
     <w:rsid w:val="00467FDF"/>
     <w:rsid w:val="00470071"/>
     <w:rsid w:val="00471252"/>
+    <w:rsid w:val="00473196"/>
     <w:rsid w:val="0047575F"/>
+    <w:rsid w:val="00475EDF"/>
+    <w:rsid w:val="004763E5"/>
+    <w:rsid w:val="00476FE4"/>
+    <w:rsid w:val="00477E69"/>
+    <w:rsid w:val="00481514"/>
     <w:rsid w:val="0048156C"/>
     <w:rsid w:val="00482728"/>
     <w:rsid w:val="00484267"/>
+    <w:rsid w:val="00484887"/>
     <w:rsid w:val="00485785"/>
     <w:rsid w:val="00485B8B"/>
     <w:rsid w:val="00491699"/>
     <w:rsid w:val="00492198"/>
     <w:rsid w:val="00493745"/>
     <w:rsid w:val="00494506"/>
     <w:rsid w:val="00496330"/>
     <w:rsid w:val="00497944"/>
     <w:rsid w:val="00497C7B"/>
     <w:rsid w:val="004A064D"/>
     <w:rsid w:val="004A0CC1"/>
+    <w:rsid w:val="004A1094"/>
     <w:rsid w:val="004A1360"/>
+    <w:rsid w:val="004A3794"/>
     <w:rsid w:val="004A3879"/>
     <w:rsid w:val="004A5B8D"/>
     <w:rsid w:val="004A78A7"/>
     <w:rsid w:val="004B1FE4"/>
     <w:rsid w:val="004B720A"/>
+    <w:rsid w:val="004B7735"/>
+    <w:rsid w:val="004B7C72"/>
+    <w:rsid w:val="004B7CC4"/>
     <w:rsid w:val="004C05EF"/>
+    <w:rsid w:val="004C0705"/>
     <w:rsid w:val="004C0AAB"/>
+    <w:rsid w:val="004C0B52"/>
+    <w:rsid w:val="004C328D"/>
     <w:rsid w:val="004C3A23"/>
     <w:rsid w:val="004C4374"/>
     <w:rsid w:val="004C4476"/>
     <w:rsid w:val="004C4E1E"/>
     <w:rsid w:val="004C5786"/>
     <w:rsid w:val="004D3A41"/>
+    <w:rsid w:val="004D536D"/>
     <w:rsid w:val="004D5949"/>
+    <w:rsid w:val="004D5F47"/>
+    <w:rsid w:val="004E1E44"/>
+    <w:rsid w:val="004E20B7"/>
     <w:rsid w:val="004E315D"/>
     <w:rsid w:val="004E3962"/>
     <w:rsid w:val="004E4706"/>
+    <w:rsid w:val="004E48AD"/>
     <w:rsid w:val="004E5268"/>
     <w:rsid w:val="004E57AF"/>
     <w:rsid w:val="004F1F15"/>
     <w:rsid w:val="004F3619"/>
+    <w:rsid w:val="004F3D47"/>
+    <w:rsid w:val="004F48F0"/>
+    <w:rsid w:val="004F4E02"/>
     <w:rsid w:val="004F5716"/>
+    <w:rsid w:val="004F5830"/>
+    <w:rsid w:val="005002EF"/>
+    <w:rsid w:val="00500D73"/>
     <w:rsid w:val="005012F8"/>
+    <w:rsid w:val="0050194C"/>
     <w:rsid w:val="00501B32"/>
+    <w:rsid w:val="00503718"/>
     <w:rsid w:val="00504FF0"/>
+    <w:rsid w:val="005057A4"/>
     <w:rsid w:val="00506DC6"/>
     <w:rsid w:val="00506F1F"/>
     <w:rsid w:val="005074D8"/>
     <w:rsid w:val="00507637"/>
     <w:rsid w:val="0050763D"/>
     <w:rsid w:val="00507FF3"/>
+    <w:rsid w:val="005115CB"/>
     <w:rsid w:val="00511F0E"/>
     <w:rsid w:val="00512189"/>
     <w:rsid w:val="005124F8"/>
     <w:rsid w:val="00512C92"/>
+    <w:rsid w:val="005140E8"/>
     <w:rsid w:val="005150B8"/>
+    <w:rsid w:val="00515BD0"/>
     <w:rsid w:val="00515DB6"/>
     <w:rsid w:val="00517CA0"/>
     <w:rsid w:val="005205D2"/>
+    <w:rsid w:val="005208B5"/>
     <w:rsid w:val="00522418"/>
     <w:rsid w:val="00522535"/>
+    <w:rsid w:val="00522703"/>
+    <w:rsid w:val="00522F6C"/>
     <w:rsid w:val="005245EB"/>
     <w:rsid w:val="005260DC"/>
+    <w:rsid w:val="00526CE2"/>
+    <w:rsid w:val="00527E2B"/>
+    <w:rsid w:val="005302E8"/>
     <w:rsid w:val="0053130E"/>
     <w:rsid w:val="00532CA7"/>
+    <w:rsid w:val="00533033"/>
     <w:rsid w:val="005339A8"/>
     <w:rsid w:val="00534472"/>
+    <w:rsid w:val="0053583F"/>
     <w:rsid w:val="00541142"/>
+    <w:rsid w:val="00541E19"/>
+    <w:rsid w:val="005420DB"/>
     <w:rsid w:val="00543096"/>
+    <w:rsid w:val="00543255"/>
     <w:rsid w:val="00543F07"/>
     <w:rsid w:val="005443D2"/>
     <w:rsid w:val="00545833"/>
     <w:rsid w:val="00545C71"/>
+    <w:rsid w:val="005462A3"/>
     <w:rsid w:val="0054717F"/>
+    <w:rsid w:val="00547F9A"/>
     <w:rsid w:val="00550082"/>
     <w:rsid w:val="00551DB2"/>
     <w:rsid w:val="005526ED"/>
     <w:rsid w:val="005533D7"/>
+    <w:rsid w:val="00553472"/>
     <w:rsid w:val="00554B94"/>
     <w:rsid w:val="00555DB2"/>
     <w:rsid w:val="00556516"/>
     <w:rsid w:val="005567FF"/>
     <w:rsid w:val="00556D00"/>
     <w:rsid w:val="0055783B"/>
+    <w:rsid w:val="00562B6A"/>
     <w:rsid w:val="00562DEA"/>
     <w:rsid w:val="00562EE2"/>
     <w:rsid w:val="0056321C"/>
     <w:rsid w:val="00565079"/>
     <w:rsid w:val="0056784A"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00572BD1"/>
     <w:rsid w:val="00572C76"/>
+    <w:rsid w:val="00574180"/>
     <w:rsid w:val="005760CB"/>
     <w:rsid w:val="00577F38"/>
     <w:rsid w:val="005804C4"/>
     <w:rsid w:val="00580DC7"/>
+    <w:rsid w:val="00581AC5"/>
     <w:rsid w:val="00583120"/>
     <w:rsid w:val="005854CD"/>
+    <w:rsid w:val="0059170C"/>
     <w:rsid w:val="00591774"/>
+    <w:rsid w:val="00591DBC"/>
     <w:rsid w:val="00592701"/>
     <w:rsid w:val="0059342F"/>
+    <w:rsid w:val="00595976"/>
     <w:rsid w:val="00595A0C"/>
     <w:rsid w:val="00595BAC"/>
     <w:rsid w:val="00596238"/>
     <w:rsid w:val="00596499"/>
     <w:rsid w:val="0059671D"/>
     <w:rsid w:val="00596FC4"/>
     <w:rsid w:val="005A1183"/>
     <w:rsid w:val="005A1754"/>
+    <w:rsid w:val="005A1C9E"/>
+    <w:rsid w:val="005A3DE8"/>
     <w:rsid w:val="005A44AA"/>
     <w:rsid w:val="005A57B1"/>
+    <w:rsid w:val="005A726A"/>
     <w:rsid w:val="005A7297"/>
     <w:rsid w:val="005B2B5F"/>
+    <w:rsid w:val="005B2F5F"/>
     <w:rsid w:val="005B3160"/>
+    <w:rsid w:val="005B6372"/>
     <w:rsid w:val="005B70D3"/>
+    <w:rsid w:val="005C1D37"/>
     <w:rsid w:val="005C202F"/>
+    <w:rsid w:val="005C279B"/>
+    <w:rsid w:val="005C2819"/>
     <w:rsid w:val="005C2D4E"/>
     <w:rsid w:val="005C542F"/>
     <w:rsid w:val="005C6CA3"/>
+    <w:rsid w:val="005D0740"/>
     <w:rsid w:val="005D17E7"/>
     <w:rsid w:val="005D1E12"/>
     <w:rsid w:val="005D23A8"/>
     <w:rsid w:val="005D49FE"/>
+    <w:rsid w:val="005D5257"/>
+    <w:rsid w:val="005D69CE"/>
     <w:rsid w:val="005D7709"/>
     <w:rsid w:val="005E02A4"/>
     <w:rsid w:val="005E157D"/>
     <w:rsid w:val="005E1893"/>
     <w:rsid w:val="005E260D"/>
+    <w:rsid w:val="005E2942"/>
     <w:rsid w:val="005E29E2"/>
     <w:rsid w:val="005E3130"/>
     <w:rsid w:val="005E3870"/>
+    <w:rsid w:val="005E3ED8"/>
     <w:rsid w:val="005E4062"/>
     <w:rsid w:val="005E4824"/>
     <w:rsid w:val="005E4F0B"/>
     <w:rsid w:val="005F026C"/>
     <w:rsid w:val="005F02B8"/>
     <w:rsid w:val="005F0F42"/>
+    <w:rsid w:val="005F4C25"/>
     <w:rsid w:val="005F5D06"/>
+    <w:rsid w:val="005F604F"/>
     <w:rsid w:val="005F7DF1"/>
     <w:rsid w:val="00600398"/>
     <w:rsid w:val="0060098A"/>
     <w:rsid w:val="00600EC0"/>
     <w:rsid w:val="00601AF1"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="00602E2C"/>
     <w:rsid w:val="006035C5"/>
     <w:rsid w:val="00604D42"/>
     <w:rsid w:val="0060703B"/>
     <w:rsid w:val="006106B2"/>
     <w:rsid w:val="00611455"/>
+    <w:rsid w:val="006117E0"/>
+    <w:rsid w:val="00612BCD"/>
     <w:rsid w:val="00613F76"/>
+    <w:rsid w:val="00614B97"/>
     <w:rsid w:val="006154BF"/>
     <w:rsid w:val="00615F58"/>
     <w:rsid w:val="00616888"/>
+    <w:rsid w:val="00621D4F"/>
     <w:rsid w:val="00621F88"/>
+    <w:rsid w:val="0062294E"/>
     <w:rsid w:val="00624006"/>
     <w:rsid w:val="00624016"/>
     <w:rsid w:val="00624A83"/>
     <w:rsid w:val="00624F71"/>
+    <w:rsid w:val="00625189"/>
+    <w:rsid w:val="006261E5"/>
+    <w:rsid w:val="00626886"/>
+    <w:rsid w:val="00626D29"/>
     <w:rsid w:val="00627852"/>
+    <w:rsid w:val="0062795D"/>
+    <w:rsid w:val="006301BD"/>
     <w:rsid w:val="00630963"/>
     <w:rsid w:val="00631DD3"/>
     <w:rsid w:val="00632704"/>
+    <w:rsid w:val="006327C2"/>
     <w:rsid w:val="00633DE0"/>
+    <w:rsid w:val="00633E3D"/>
+    <w:rsid w:val="006348FC"/>
+    <w:rsid w:val="00635926"/>
     <w:rsid w:val="00636942"/>
+    <w:rsid w:val="00637440"/>
     <w:rsid w:val="00640905"/>
+    <w:rsid w:val="00640930"/>
+    <w:rsid w:val="00640AB3"/>
     <w:rsid w:val="00642F66"/>
+    <w:rsid w:val="006444BD"/>
+    <w:rsid w:val="00645521"/>
+    <w:rsid w:val="0064567A"/>
+    <w:rsid w:val="00647588"/>
     <w:rsid w:val="006475BA"/>
     <w:rsid w:val="0065082D"/>
+    <w:rsid w:val="00650908"/>
     <w:rsid w:val="0065144A"/>
     <w:rsid w:val="006517EF"/>
+    <w:rsid w:val="00652F98"/>
     <w:rsid w:val="00653FD9"/>
     <w:rsid w:val="006545EE"/>
     <w:rsid w:val="00654E1A"/>
     <w:rsid w:val="00655E50"/>
     <w:rsid w:val="006572FE"/>
     <w:rsid w:val="006604A0"/>
+    <w:rsid w:val="006606F7"/>
     <w:rsid w:val="00660E5D"/>
+    <w:rsid w:val="0066180F"/>
+    <w:rsid w:val="00661C70"/>
     <w:rsid w:val="00662057"/>
+    <w:rsid w:val="0066231E"/>
+    <w:rsid w:val="00663BCF"/>
+    <w:rsid w:val="006651B8"/>
+    <w:rsid w:val="00665E8A"/>
     <w:rsid w:val="00670695"/>
     <w:rsid w:val="00671049"/>
+    <w:rsid w:val="006715F0"/>
+    <w:rsid w:val="00673524"/>
     <w:rsid w:val="0067531A"/>
     <w:rsid w:val="00675D71"/>
     <w:rsid w:val="0067699A"/>
     <w:rsid w:val="00676AA7"/>
+    <w:rsid w:val="00676D82"/>
+    <w:rsid w:val="006774DD"/>
     <w:rsid w:val="00680E3E"/>
     <w:rsid w:val="00680E77"/>
+    <w:rsid w:val="00681F57"/>
+    <w:rsid w:val="0068413A"/>
     <w:rsid w:val="0068496E"/>
     <w:rsid w:val="006855A7"/>
     <w:rsid w:val="0068578C"/>
+    <w:rsid w:val="0068593C"/>
+    <w:rsid w:val="00686EF7"/>
     <w:rsid w:val="00687A36"/>
     <w:rsid w:val="00687B05"/>
     <w:rsid w:val="00690D97"/>
     <w:rsid w:val="00692659"/>
+    <w:rsid w:val="006934BD"/>
     <w:rsid w:val="00693D95"/>
     <w:rsid w:val="00694A2A"/>
     <w:rsid w:val="00695518"/>
+    <w:rsid w:val="006A215C"/>
     <w:rsid w:val="006A22F8"/>
+    <w:rsid w:val="006A25CC"/>
+    <w:rsid w:val="006A3286"/>
     <w:rsid w:val="006B05C0"/>
     <w:rsid w:val="006B0807"/>
+    <w:rsid w:val="006B082C"/>
     <w:rsid w:val="006B1056"/>
     <w:rsid w:val="006B31B1"/>
     <w:rsid w:val="006B41CD"/>
+    <w:rsid w:val="006B6F89"/>
     <w:rsid w:val="006B705E"/>
     <w:rsid w:val="006B797D"/>
     <w:rsid w:val="006C0AD0"/>
     <w:rsid w:val="006C1C20"/>
     <w:rsid w:val="006C2886"/>
+    <w:rsid w:val="006C2A4B"/>
     <w:rsid w:val="006C3AE9"/>
     <w:rsid w:val="006C4515"/>
+    <w:rsid w:val="006C5666"/>
     <w:rsid w:val="006D0420"/>
     <w:rsid w:val="006D474E"/>
     <w:rsid w:val="006D56B3"/>
     <w:rsid w:val="006D57C6"/>
+    <w:rsid w:val="006D5B19"/>
     <w:rsid w:val="006D5F8A"/>
     <w:rsid w:val="006D7775"/>
+    <w:rsid w:val="006E06DD"/>
     <w:rsid w:val="006E082F"/>
+    <w:rsid w:val="006E0A22"/>
     <w:rsid w:val="006E10C7"/>
     <w:rsid w:val="006E22BA"/>
     <w:rsid w:val="006E4641"/>
+    <w:rsid w:val="006E4739"/>
     <w:rsid w:val="006E6246"/>
     <w:rsid w:val="006E7400"/>
     <w:rsid w:val="006E7BCA"/>
     <w:rsid w:val="006F0118"/>
+    <w:rsid w:val="006F142E"/>
     <w:rsid w:val="006F1826"/>
+    <w:rsid w:val="006F228D"/>
+    <w:rsid w:val="006F3731"/>
     <w:rsid w:val="006F46BA"/>
+    <w:rsid w:val="006F484E"/>
+    <w:rsid w:val="006F4865"/>
     <w:rsid w:val="006F4BB3"/>
     <w:rsid w:val="006F54F8"/>
     <w:rsid w:val="006F5E19"/>
     <w:rsid w:val="006F65C9"/>
+    <w:rsid w:val="006F664A"/>
     <w:rsid w:val="0070365E"/>
     <w:rsid w:val="007036D9"/>
     <w:rsid w:val="0070444C"/>
     <w:rsid w:val="007063CB"/>
+    <w:rsid w:val="00707949"/>
+    <w:rsid w:val="0071061C"/>
     <w:rsid w:val="00710CC5"/>
     <w:rsid w:val="00710FFB"/>
+    <w:rsid w:val="00711296"/>
     <w:rsid w:val="007118CE"/>
     <w:rsid w:val="00711FD8"/>
+    <w:rsid w:val="00712A4F"/>
     <w:rsid w:val="00712B0E"/>
     <w:rsid w:val="00712E92"/>
     <w:rsid w:val="00713878"/>
     <w:rsid w:val="007142E6"/>
     <w:rsid w:val="007144E1"/>
+    <w:rsid w:val="00714EDB"/>
     <w:rsid w:val="007158BA"/>
     <w:rsid w:val="00715C10"/>
     <w:rsid w:val="00716814"/>
     <w:rsid w:val="00716B93"/>
+    <w:rsid w:val="00716D5C"/>
     <w:rsid w:val="00721ECA"/>
+    <w:rsid w:val="007244BC"/>
     <w:rsid w:val="00724627"/>
     <w:rsid w:val="00725A72"/>
     <w:rsid w:val="0072604E"/>
     <w:rsid w:val="007270D4"/>
+    <w:rsid w:val="00730543"/>
     <w:rsid w:val="00731445"/>
+    <w:rsid w:val="00733EED"/>
+    <w:rsid w:val="00735B1C"/>
+    <w:rsid w:val="007368A9"/>
+    <w:rsid w:val="0073690A"/>
     <w:rsid w:val="00736A4A"/>
+    <w:rsid w:val="00736B84"/>
     <w:rsid w:val="0073765B"/>
     <w:rsid w:val="007406B9"/>
     <w:rsid w:val="00740ACE"/>
     <w:rsid w:val="0074114D"/>
+    <w:rsid w:val="007427EF"/>
     <w:rsid w:val="0074466B"/>
     <w:rsid w:val="00745A30"/>
+    <w:rsid w:val="00750574"/>
     <w:rsid w:val="00750D13"/>
+    <w:rsid w:val="007525BE"/>
     <w:rsid w:val="007526AC"/>
     <w:rsid w:val="00753899"/>
+    <w:rsid w:val="00753F55"/>
     <w:rsid w:val="00755868"/>
     <w:rsid w:val="00756C64"/>
     <w:rsid w:val="007577FD"/>
+    <w:rsid w:val="00761567"/>
     <w:rsid w:val="00762C90"/>
+    <w:rsid w:val="00764756"/>
     <w:rsid w:val="00765FFA"/>
+    <w:rsid w:val="00771966"/>
+    <w:rsid w:val="007725F1"/>
     <w:rsid w:val="00772A57"/>
     <w:rsid w:val="00772D1E"/>
+    <w:rsid w:val="007734C4"/>
+    <w:rsid w:val="007738C5"/>
     <w:rsid w:val="007754F9"/>
     <w:rsid w:val="00780838"/>
     <w:rsid w:val="00781034"/>
     <w:rsid w:val="00781D83"/>
     <w:rsid w:val="00783B64"/>
+    <w:rsid w:val="00785595"/>
+    <w:rsid w:val="00785855"/>
     <w:rsid w:val="00787D18"/>
+    <w:rsid w:val="007906C6"/>
     <w:rsid w:val="00790CA2"/>
+    <w:rsid w:val="00790F8A"/>
     <w:rsid w:val="00792281"/>
     <w:rsid w:val="00794EAB"/>
     <w:rsid w:val="00795826"/>
+    <w:rsid w:val="0079597E"/>
+    <w:rsid w:val="00795DBE"/>
+    <w:rsid w:val="00797271"/>
     <w:rsid w:val="00797739"/>
     <w:rsid w:val="007A17A7"/>
+    <w:rsid w:val="007A1BF7"/>
     <w:rsid w:val="007A1EB1"/>
+    <w:rsid w:val="007A1F3D"/>
     <w:rsid w:val="007A21AD"/>
+    <w:rsid w:val="007A3EE9"/>
+    <w:rsid w:val="007A3FC1"/>
     <w:rsid w:val="007A519C"/>
     <w:rsid w:val="007A5866"/>
     <w:rsid w:val="007A6EFB"/>
     <w:rsid w:val="007A746C"/>
     <w:rsid w:val="007B2700"/>
+    <w:rsid w:val="007B2C25"/>
     <w:rsid w:val="007B33D9"/>
+    <w:rsid w:val="007B3C42"/>
     <w:rsid w:val="007B4C66"/>
+    <w:rsid w:val="007B64A1"/>
     <w:rsid w:val="007B6B01"/>
+    <w:rsid w:val="007C05E3"/>
+    <w:rsid w:val="007C16F1"/>
     <w:rsid w:val="007C1E50"/>
     <w:rsid w:val="007C217B"/>
+    <w:rsid w:val="007C233E"/>
     <w:rsid w:val="007C5C29"/>
     <w:rsid w:val="007C62D8"/>
     <w:rsid w:val="007D0B7F"/>
     <w:rsid w:val="007D112B"/>
+    <w:rsid w:val="007D30DF"/>
     <w:rsid w:val="007D3544"/>
+    <w:rsid w:val="007D37EF"/>
+    <w:rsid w:val="007D3FC7"/>
+    <w:rsid w:val="007E093B"/>
+    <w:rsid w:val="007E0FEE"/>
     <w:rsid w:val="007E1955"/>
     <w:rsid w:val="007E3027"/>
+    <w:rsid w:val="007E30F9"/>
+    <w:rsid w:val="007E3FAB"/>
     <w:rsid w:val="007E561B"/>
     <w:rsid w:val="007E7731"/>
+    <w:rsid w:val="007F1127"/>
+    <w:rsid w:val="007F189C"/>
     <w:rsid w:val="007F2C93"/>
     <w:rsid w:val="007F3389"/>
     <w:rsid w:val="007F3FE6"/>
+    <w:rsid w:val="007F49CE"/>
+    <w:rsid w:val="007F4E81"/>
     <w:rsid w:val="007F5B5E"/>
     <w:rsid w:val="007F6242"/>
     <w:rsid w:val="007F770A"/>
+    <w:rsid w:val="007F7FFB"/>
+    <w:rsid w:val="008000C7"/>
+    <w:rsid w:val="00800D83"/>
     <w:rsid w:val="00800F55"/>
     <w:rsid w:val="0080160E"/>
     <w:rsid w:val="00801613"/>
     <w:rsid w:val="00802493"/>
+    <w:rsid w:val="00807044"/>
+    <w:rsid w:val="008126D1"/>
     <w:rsid w:val="0081401B"/>
+    <w:rsid w:val="00814917"/>
     <w:rsid w:val="00814B83"/>
     <w:rsid w:val="00815086"/>
     <w:rsid w:val="008206EE"/>
     <w:rsid w:val="00822EBC"/>
+    <w:rsid w:val="00823566"/>
+    <w:rsid w:val="008256A4"/>
     <w:rsid w:val="00826CDB"/>
     <w:rsid w:val="00830478"/>
+    <w:rsid w:val="008309B3"/>
+    <w:rsid w:val="008310EA"/>
     <w:rsid w:val="008313DB"/>
     <w:rsid w:val="00831616"/>
     <w:rsid w:val="0083180C"/>
     <w:rsid w:val="00832ACF"/>
+    <w:rsid w:val="00833BD4"/>
+    <w:rsid w:val="00834550"/>
+    <w:rsid w:val="00836D83"/>
     <w:rsid w:val="00837573"/>
     <w:rsid w:val="0083765D"/>
     <w:rsid w:val="00837C87"/>
     <w:rsid w:val="00840037"/>
+    <w:rsid w:val="00841465"/>
     <w:rsid w:val="00842999"/>
+    <w:rsid w:val="00843049"/>
     <w:rsid w:val="008434A0"/>
+    <w:rsid w:val="008446B4"/>
+    <w:rsid w:val="008446F2"/>
+    <w:rsid w:val="008465D2"/>
+    <w:rsid w:val="00846CE8"/>
     <w:rsid w:val="00851C9B"/>
     <w:rsid w:val="008523BA"/>
     <w:rsid w:val="0085574C"/>
     <w:rsid w:val="00855E6F"/>
     <w:rsid w:val="008563F1"/>
     <w:rsid w:val="008577B7"/>
     <w:rsid w:val="00860042"/>
     <w:rsid w:val="00860242"/>
+    <w:rsid w:val="00860F98"/>
+    <w:rsid w:val="00861676"/>
     <w:rsid w:val="00862020"/>
+    <w:rsid w:val="008621F0"/>
     <w:rsid w:val="0086248A"/>
     <w:rsid w:val="0086390A"/>
     <w:rsid w:val="00863F54"/>
     <w:rsid w:val="008642BB"/>
     <w:rsid w:val="00866E79"/>
     <w:rsid w:val="00871F7F"/>
     <w:rsid w:val="0087238B"/>
     <w:rsid w:val="00873E55"/>
     <w:rsid w:val="0087522B"/>
     <w:rsid w:val="0087735D"/>
+    <w:rsid w:val="00880142"/>
     <w:rsid w:val="0088195B"/>
     <w:rsid w:val="008822D2"/>
+    <w:rsid w:val="00882DDE"/>
     <w:rsid w:val="00884A17"/>
     <w:rsid w:val="00884F88"/>
+    <w:rsid w:val="00885814"/>
+    <w:rsid w:val="00890906"/>
     <w:rsid w:val="00892435"/>
     <w:rsid w:val="008942AF"/>
+    <w:rsid w:val="00895833"/>
     <w:rsid w:val="00895CD7"/>
+    <w:rsid w:val="008A1031"/>
     <w:rsid w:val="008A13F1"/>
+    <w:rsid w:val="008A1808"/>
     <w:rsid w:val="008A1DCF"/>
     <w:rsid w:val="008A1FE4"/>
     <w:rsid w:val="008A3451"/>
     <w:rsid w:val="008A4948"/>
     <w:rsid w:val="008A4967"/>
     <w:rsid w:val="008A5C0A"/>
+    <w:rsid w:val="008A710E"/>
     <w:rsid w:val="008B01D3"/>
+    <w:rsid w:val="008B07B0"/>
+    <w:rsid w:val="008B0CFA"/>
     <w:rsid w:val="008B0F42"/>
+    <w:rsid w:val="008B1133"/>
     <w:rsid w:val="008B1244"/>
+    <w:rsid w:val="008B1EAD"/>
     <w:rsid w:val="008B25A1"/>
+    <w:rsid w:val="008B2DA5"/>
     <w:rsid w:val="008B2E22"/>
+    <w:rsid w:val="008B2F5D"/>
+    <w:rsid w:val="008B3674"/>
     <w:rsid w:val="008B5149"/>
     <w:rsid w:val="008B6810"/>
     <w:rsid w:val="008B7013"/>
     <w:rsid w:val="008B71C0"/>
     <w:rsid w:val="008B7389"/>
+    <w:rsid w:val="008B7772"/>
+    <w:rsid w:val="008C0CA2"/>
+    <w:rsid w:val="008C1CD2"/>
     <w:rsid w:val="008C352C"/>
+    <w:rsid w:val="008C601E"/>
     <w:rsid w:val="008C72BD"/>
+    <w:rsid w:val="008C7B11"/>
+    <w:rsid w:val="008D035C"/>
     <w:rsid w:val="008D0705"/>
     <w:rsid w:val="008D0E82"/>
     <w:rsid w:val="008D230A"/>
+    <w:rsid w:val="008D3703"/>
     <w:rsid w:val="008D394B"/>
     <w:rsid w:val="008D3B23"/>
+    <w:rsid w:val="008D6A7E"/>
+    <w:rsid w:val="008D6CCF"/>
+    <w:rsid w:val="008D75A6"/>
     <w:rsid w:val="008D79B0"/>
+    <w:rsid w:val="008D7FF5"/>
+    <w:rsid w:val="008E0570"/>
     <w:rsid w:val="008E086F"/>
+    <w:rsid w:val="008E16B1"/>
+    <w:rsid w:val="008E1983"/>
     <w:rsid w:val="008E2051"/>
+    <w:rsid w:val="008E22CD"/>
     <w:rsid w:val="008E277D"/>
     <w:rsid w:val="008E2F9B"/>
     <w:rsid w:val="008E346B"/>
+    <w:rsid w:val="008E3501"/>
     <w:rsid w:val="008E3D85"/>
     <w:rsid w:val="008E3F5D"/>
     <w:rsid w:val="008E4815"/>
+    <w:rsid w:val="008E5906"/>
     <w:rsid w:val="008E7157"/>
     <w:rsid w:val="008F0579"/>
+    <w:rsid w:val="008F21FE"/>
     <w:rsid w:val="008F2329"/>
     <w:rsid w:val="008F2840"/>
     <w:rsid w:val="008F3AD7"/>
+    <w:rsid w:val="008F3D73"/>
+    <w:rsid w:val="008F45EE"/>
+    <w:rsid w:val="008F5408"/>
     <w:rsid w:val="008F5BE6"/>
     <w:rsid w:val="008F74F4"/>
     <w:rsid w:val="008F7528"/>
+    <w:rsid w:val="008F793F"/>
+    <w:rsid w:val="0090066D"/>
+    <w:rsid w:val="00900CA2"/>
+    <w:rsid w:val="00901EA0"/>
+    <w:rsid w:val="00902797"/>
     <w:rsid w:val="009029EE"/>
     <w:rsid w:val="00905254"/>
     <w:rsid w:val="00905309"/>
     <w:rsid w:val="00905D49"/>
+    <w:rsid w:val="009062AC"/>
+    <w:rsid w:val="00906401"/>
     <w:rsid w:val="009070C7"/>
+    <w:rsid w:val="009102AB"/>
     <w:rsid w:val="00910533"/>
     <w:rsid w:val="009106E2"/>
     <w:rsid w:val="00910815"/>
     <w:rsid w:val="009109CC"/>
     <w:rsid w:val="009133CF"/>
+    <w:rsid w:val="00913A6F"/>
+    <w:rsid w:val="009156E8"/>
     <w:rsid w:val="00915D3F"/>
     <w:rsid w:val="0091675E"/>
+    <w:rsid w:val="0091688B"/>
     <w:rsid w:val="00921A07"/>
+    <w:rsid w:val="00921EF3"/>
     <w:rsid w:val="009256E6"/>
     <w:rsid w:val="00925BE1"/>
     <w:rsid w:val="00926289"/>
     <w:rsid w:val="00926479"/>
     <w:rsid w:val="00926822"/>
     <w:rsid w:val="00927A4D"/>
     <w:rsid w:val="00927F46"/>
     <w:rsid w:val="009319EA"/>
     <w:rsid w:val="009323CA"/>
+    <w:rsid w:val="009334A5"/>
+    <w:rsid w:val="009345B4"/>
     <w:rsid w:val="0093679E"/>
+    <w:rsid w:val="009376CC"/>
     <w:rsid w:val="00937819"/>
     <w:rsid w:val="009400B0"/>
+    <w:rsid w:val="00940795"/>
     <w:rsid w:val="009421A2"/>
     <w:rsid w:val="00943550"/>
+    <w:rsid w:val="00943809"/>
     <w:rsid w:val="00945963"/>
+    <w:rsid w:val="00946AF8"/>
     <w:rsid w:val="00947214"/>
     <w:rsid w:val="009501D5"/>
     <w:rsid w:val="0095169B"/>
     <w:rsid w:val="00952514"/>
+    <w:rsid w:val="0095379B"/>
     <w:rsid w:val="009563CD"/>
     <w:rsid w:val="00956908"/>
+    <w:rsid w:val="00956912"/>
     <w:rsid w:val="009571E7"/>
     <w:rsid w:val="0096063C"/>
     <w:rsid w:val="00960B00"/>
     <w:rsid w:val="009613E5"/>
+    <w:rsid w:val="00961869"/>
     <w:rsid w:val="00963790"/>
     <w:rsid w:val="00964E59"/>
     <w:rsid w:val="0096597C"/>
     <w:rsid w:val="00966164"/>
+    <w:rsid w:val="00966527"/>
     <w:rsid w:val="00967EA2"/>
     <w:rsid w:val="00970370"/>
     <w:rsid w:val="009704D2"/>
     <w:rsid w:val="0097092F"/>
     <w:rsid w:val="00974145"/>
     <w:rsid w:val="00974259"/>
+    <w:rsid w:val="0097430F"/>
     <w:rsid w:val="009753F7"/>
     <w:rsid w:val="009778C9"/>
     <w:rsid w:val="00977C18"/>
     <w:rsid w:val="00977C74"/>
     <w:rsid w:val="009800F2"/>
     <w:rsid w:val="009800F9"/>
+    <w:rsid w:val="0098558B"/>
     <w:rsid w:val="00985ECD"/>
     <w:rsid w:val="00986C41"/>
     <w:rsid w:val="00986D4D"/>
     <w:rsid w:val="00986FE8"/>
     <w:rsid w:val="00987668"/>
     <w:rsid w:val="00990E90"/>
     <w:rsid w:val="00993540"/>
     <w:rsid w:val="0099373A"/>
     <w:rsid w:val="009946E3"/>
     <w:rsid w:val="0099478C"/>
+    <w:rsid w:val="0099632D"/>
     <w:rsid w:val="00996902"/>
     <w:rsid w:val="009970BA"/>
     <w:rsid w:val="00997EF7"/>
     <w:rsid w:val="009A1889"/>
     <w:rsid w:val="009A2791"/>
+    <w:rsid w:val="009A284D"/>
     <w:rsid w:val="009A2F20"/>
+    <w:rsid w:val="009A3D26"/>
     <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A3E8D"/>
     <w:rsid w:val="009A480C"/>
     <w:rsid w:val="009A4D58"/>
     <w:rsid w:val="009A5CE3"/>
     <w:rsid w:val="009A69AC"/>
     <w:rsid w:val="009A7300"/>
+    <w:rsid w:val="009A7D35"/>
     <w:rsid w:val="009B0C21"/>
     <w:rsid w:val="009B29A1"/>
+    <w:rsid w:val="009B2AD5"/>
     <w:rsid w:val="009B460F"/>
     <w:rsid w:val="009B505F"/>
     <w:rsid w:val="009B55AC"/>
+    <w:rsid w:val="009B6813"/>
     <w:rsid w:val="009C10CF"/>
     <w:rsid w:val="009C130B"/>
+    <w:rsid w:val="009C1DF9"/>
+    <w:rsid w:val="009C403F"/>
     <w:rsid w:val="009C4B3E"/>
+    <w:rsid w:val="009C59D1"/>
     <w:rsid w:val="009C5D03"/>
     <w:rsid w:val="009C5DC3"/>
     <w:rsid w:val="009C651D"/>
     <w:rsid w:val="009D03E5"/>
     <w:rsid w:val="009D0B90"/>
     <w:rsid w:val="009D0C30"/>
     <w:rsid w:val="009D1514"/>
+    <w:rsid w:val="009D3B49"/>
     <w:rsid w:val="009D49B9"/>
     <w:rsid w:val="009D5093"/>
+    <w:rsid w:val="009D5177"/>
     <w:rsid w:val="009D606A"/>
+    <w:rsid w:val="009D6C1E"/>
     <w:rsid w:val="009E018E"/>
     <w:rsid w:val="009E0FB0"/>
+    <w:rsid w:val="009E24FC"/>
     <w:rsid w:val="009E3314"/>
     <w:rsid w:val="009E497D"/>
+    <w:rsid w:val="009E5943"/>
     <w:rsid w:val="009F0CC4"/>
+    <w:rsid w:val="009F431D"/>
     <w:rsid w:val="009F43F1"/>
     <w:rsid w:val="009F5DE6"/>
+    <w:rsid w:val="009F662D"/>
     <w:rsid w:val="009F79E9"/>
     <w:rsid w:val="00A012E3"/>
     <w:rsid w:val="00A01A16"/>
     <w:rsid w:val="00A03370"/>
     <w:rsid w:val="00A04601"/>
     <w:rsid w:val="00A05AFC"/>
     <w:rsid w:val="00A06688"/>
     <w:rsid w:val="00A06F26"/>
     <w:rsid w:val="00A07ADF"/>
     <w:rsid w:val="00A07FC3"/>
     <w:rsid w:val="00A10C84"/>
     <w:rsid w:val="00A1225B"/>
     <w:rsid w:val="00A123EE"/>
+    <w:rsid w:val="00A13551"/>
     <w:rsid w:val="00A1389B"/>
     <w:rsid w:val="00A1435A"/>
     <w:rsid w:val="00A20027"/>
+    <w:rsid w:val="00A206E0"/>
     <w:rsid w:val="00A20891"/>
     <w:rsid w:val="00A20B9C"/>
+    <w:rsid w:val="00A21C82"/>
     <w:rsid w:val="00A24BEC"/>
+    <w:rsid w:val="00A258E3"/>
+    <w:rsid w:val="00A268BD"/>
     <w:rsid w:val="00A27370"/>
     <w:rsid w:val="00A2755C"/>
+    <w:rsid w:val="00A27586"/>
     <w:rsid w:val="00A27686"/>
     <w:rsid w:val="00A30A94"/>
     <w:rsid w:val="00A31A17"/>
+    <w:rsid w:val="00A33328"/>
     <w:rsid w:val="00A338BA"/>
     <w:rsid w:val="00A34124"/>
     <w:rsid w:val="00A342DF"/>
     <w:rsid w:val="00A35BA5"/>
     <w:rsid w:val="00A40FD5"/>
     <w:rsid w:val="00A42A96"/>
     <w:rsid w:val="00A430FA"/>
+    <w:rsid w:val="00A4406F"/>
+    <w:rsid w:val="00A444B0"/>
     <w:rsid w:val="00A462A1"/>
+    <w:rsid w:val="00A46606"/>
+    <w:rsid w:val="00A50076"/>
+    <w:rsid w:val="00A50EBD"/>
+    <w:rsid w:val="00A514D6"/>
+    <w:rsid w:val="00A51D3E"/>
     <w:rsid w:val="00A527F4"/>
     <w:rsid w:val="00A528D7"/>
     <w:rsid w:val="00A528E6"/>
     <w:rsid w:val="00A53751"/>
     <w:rsid w:val="00A53B6F"/>
     <w:rsid w:val="00A554FF"/>
+    <w:rsid w:val="00A55B78"/>
     <w:rsid w:val="00A57402"/>
+    <w:rsid w:val="00A577AE"/>
     <w:rsid w:val="00A63269"/>
+    <w:rsid w:val="00A63B53"/>
     <w:rsid w:val="00A63FA3"/>
     <w:rsid w:val="00A64CD8"/>
+    <w:rsid w:val="00A6623B"/>
+    <w:rsid w:val="00A66ED4"/>
     <w:rsid w:val="00A66F5B"/>
     <w:rsid w:val="00A67AAD"/>
     <w:rsid w:val="00A70B1F"/>
+    <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A7139A"/>
     <w:rsid w:val="00A719E6"/>
     <w:rsid w:val="00A71E2F"/>
+    <w:rsid w:val="00A72885"/>
     <w:rsid w:val="00A74332"/>
     <w:rsid w:val="00A75FFE"/>
     <w:rsid w:val="00A773F9"/>
     <w:rsid w:val="00A77C94"/>
     <w:rsid w:val="00A82679"/>
     <w:rsid w:val="00A82A6A"/>
     <w:rsid w:val="00A82AD4"/>
     <w:rsid w:val="00A837AC"/>
+    <w:rsid w:val="00A851DB"/>
     <w:rsid w:val="00A85204"/>
+    <w:rsid w:val="00A85715"/>
     <w:rsid w:val="00A86514"/>
     <w:rsid w:val="00A86711"/>
+    <w:rsid w:val="00A90A31"/>
     <w:rsid w:val="00A91350"/>
     <w:rsid w:val="00A91A78"/>
     <w:rsid w:val="00A91D76"/>
+    <w:rsid w:val="00A93EDD"/>
     <w:rsid w:val="00A944EA"/>
     <w:rsid w:val="00A94D61"/>
+    <w:rsid w:val="00A956B3"/>
+    <w:rsid w:val="00AA0AA3"/>
+    <w:rsid w:val="00AA0B80"/>
     <w:rsid w:val="00AA1E5B"/>
+    <w:rsid w:val="00AA545A"/>
     <w:rsid w:val="00AA56D6"/>
     <w:rsid w:val="00AA78B6"/>
     <w:rsid w:val="00AB05F2"/>
     <w:rsid w:val="00AB2A85"/>
     <w:rsid w:val="00AB2C6B"/>
     <w:rsid w:val="00AB2F73"/>
     <w:rsid w:val="00AB3C47"/>
     <w:rsid w:val="00AB4463"/>
     <w:rsid w:val="00AB4E56"/>
     <w:rsid w:val="00AB521C"/>
     <w:rsid w:val="00AB6639"/>
     <w:rsid w:val="00AB684E"/>
     <w:rsid w:val="00AB7ED3"/>
+    <w:rsid w:val="00AC0BA3"/>
     <w:rsid w:val="00AC1161"/>
     <w:rsid w:val="00AC34AB"/>
     <w:rsid w:val="00AC373A"/>
+    <w:rsid w:val="00AC4CE9"/>
     <w:rsid w:val="00AC4F23"/>
     <w:rsid w:val="00AC5638"/>
     <w:rsid w:val="00AD1A4C"/>
     <w:rsid w:val="00AD2739"/>
+    <w:rsid w:val="00AD3B8D"/>
+    <w:rsid w:val="00AD5EB8"/>
     <w:rsid w:val="00AD67D9"/>
     <w:rsid w:val="00AD73E8"/>
     <w:rsid w:val="00AE08DF"/>
     <w:rsid w:val="00AE0B93"/>
+    <w:rsid w:val="00AE1312"/>
     <w:rsid w:val="00AE42E8"/>
     <w:rsid w:val="00AE4F31"/>
+    <w:rsid w:val="00AE510F"/>
+    <w:rsid w:val="00AE5B46"/>
     <w:rsid w:val="00AE60D4"/>
     <w:rsid w:val="00AF0670"/>
     <w:rsid w:val="00AF2222"/>
+    <w:rsid w:val="00AF2C59"/>
+    <w:rsid w:val="00AF2FE9"/>
     <w:rsid w:val="00AF3464"/>
+    <w:rsid w:val="00AF3B98"/>
+    <w:rsid w:val="00AF3CA8"/>
+    <w:rsid w:val="00AF3F71"/>
     <w:rsid w:val="00AF41C0"/>
     <w:rsid w:val="00AF5356"/>
     <w:rsid w:val="00AF5E01"/>
     <w:rsid w:val="00AF72A6"/>
+    <w:rsid w:val="00B018FA"/>
+    <w:rsid w:val="00B03D33"/>
     <w:rsid w:val="00B04653"/>
+    <w:rsid w:val="00B0524F"/>
     <w:rsid w:val="00B05F3E"/>
+    <w:rsid w:val="00B06414"/>
     <w:rsid w:val="00B06616"/>
     <w:rsid w:val="00B06880"/>
     <w:rsid w:val="00B06B63"/>
     <w:rsid w:val="00B06C42"/>
+    <w:rsid w:val="00B07AA5"/>
+    <w:rsid w:val="00B10FE8"/>
     <w:rsid w:val="00B11057"/>
+    <w:rsid w:val="00B117A4"/>
     <w:rsid w:val="00B13190"/>
+    <w:rsid w:val="00B14AC2"/>
     <w:rsid w:val="00B14EF1"/>
     <w:rsid w:val="00B15E0A"/>
     <w:rsid w:val="00B16C2C"/>
     <w:rsid w:val="00B17BC9"/>
     <w:rsid w:val="00B21655"/>
     <w:rsid w:val="00B219E2"/>
     <w:rsid w:val="00B21DBE"/>
+    <w:rsid w:val="00B21EEC"/>
     <w:rsid w:val="00B22463"/>
     <w:rsid w:val="00B23133"/>
+    <w:rsid w:val="00B23E1F"/>
+    <w:rsid w:val="00B23FA6"/>
+    <w:rsid w:val="00B24C60"/>
     <w:rsid w:val="00B24CCE"/>
     <w:rsid w:val="00B25799"/>
     <w:rsid w:val="00B2580F"/>
     <w:rsid w:val="00B2717F"/>
+    <w:rsid w:val="00B307AA"/>
+    <w:rsid w:val="00B32C60"/>
     <w:rsid w:val="00B33FE8"/>
+    <w:rsid w:val="00B343F1"/>
     <w:rsid w:val="00B35135"/>
     <w:rsid w:val="00B36110"/>
+    <w:rsid w:val="00B36C3C"/>
     <w:rsid w:val="00B37761"/>
+    <w:rsid w:val="00B37EBA"/>
     <w:rsid w:val="00B40DE9"/>
     <w:rsid w:val="00B41A35"/>
+    <w:rsid w:val="00B44EC7"/>
     <w:rsid w:val="00B472E4"/>
     <w:rsid w:val="00B505A7"/>
     <w:rsid w:val="00B50644"/>
+    <w:rsid w:val="00B52E6C"/>
     <w:rsid w:val="00B52E91"/>
     <w:rsid w:val="00B531BD"/>
     <w:rsid w:val="00B53CA6"/>
+    <w:rsid w:val="00B53EF8"/>
     <w:rsid w:val="00B5505A"/>
     <w:rsid w:val="00B55D3C"/>
     <w:rsid w:val="00B560BC"/>
+    <w:rsid w:val="00B572C8"/>
     <w:rsid w:val="00B5752F"/>
     <w:rsid w:val="00B6446C"/>
     <w:rsid w:val="00B6483A"/>
+    <w:rsid w:val="00B67C1B"/>
+    <w:rsid w:val="00B67F92"/>
     <w:rsid w:val="00B71FEB"/>
+    <w:rsid w:val="00B72446"/>
+    <w:rsid w:val="00B72A46"/>
+    <w:rsid w:val="00B72B7C"/>
     <w:rsid w:val="00B776D5"/>
+    <w:rsid w:val="00B81F4C"/>
     <w:rsid w:val="00B82B8D"/>
     <w:rsid w:val="00B83520"/>
     <w:rsid w:val="00B83BDE"/>
     <w:rsid w:val="00B83DA1"/>
+    <w:rsid w:val="00B85A07"/>
     <w:rsid w:val="00B85C81"/>
     <w:rsid w:val="00B871D2"/>
     <w:rsid w:val="00B90525"/>
+    <w:rsid w:val="00B9066C"/>
     <w:rsid w:val="00B9161B"/>
     <w:rsid w:val="00B940E9"/>
+    <w:rsid w:val="00B950BA"/>
+    <w:rsid w:val="00B96752"/>
+    <w:rsid w:val="00B96D6C"/>
     <w:rsid w:val="00B96E75"/>
     <w:rsid w:val="00B971D6"/>
     <w:rsid w:val="00B97FB5"/>
     <w:rsid w:val="00BA0D5E"/>
     <w:rsid w:val="00BA1615"/>
     <w:rsid w:val="00BA3408"/>
+    <w:rsid w:val="00BA4A7E"/>
     <w:rsid w:val="00BA6F78"/>
     <w:rsid w:val="00BA70DA"/>
     <w:rsid w:val="00BA77A5"/>
+    <w:rsid w:val="00BB1414"/>
     <w:rsid w:val="00BB2204"/>
     <w:rsid w:val="00BB3021"/>
     <w:rsid w:val="00BB38C3"/>
     <w:rsid w:val="00BB4215"/>
     <w:rsid w:val="00BB4AA7"/>
     <w:rsid w:val="00BB6A38"/>
+    <w:rsid w:val="00BB73A6"/>
+    <w:rsid w:val="00BB7F9D"/>
+    <w:rsid w:val="00BC0367"/>
+    <w:rsid w:val="00BC1CF4"/>
     <w:rsid w:val="00BC1DF0"/>
     <w:rsid w:val="00BC2946"/>
     <w:rsid w:val="00BC36E0"/>
+    <w:rsid w:val="00BC3AB3"/>
+    <w:rsid w:val="00BC3BBC"/>
+    <w:rsid w:val="00BC3BD3"/>
     <w:rsid w:val="00BC4492"/>
+    <w:rsid w:val="00BC46A4"/>
     <w:rsid w:val="00BC5283"/>
+    <w:rsid w:val="00BC5405"/>
     <w:rsid w:val="00BC6333"/>
     <w:rsid w:val="00BC7FD2"/>
+    <w:rsid w:val="00BD30B2"/>
     <w:rsid w:val="00BD3997"/>
     <w:rsid w:val="00BD494C"/>
+    <w:rsid w:val="00BD4CF4"/>
     <w:rsid w:val="00BD6119"/>
     <w:rsid w:val="00BD74ED"/>
+    <w:rsid w:val="00BE00DD"/>
     <w:rsid w:val="00BE072E"/>
+    <w:rsid w:val="00BE0747"/>
     <w:rsid w:val="00BE43B7"/>
+    <w:rsid w:val="00BE51EE"/>
+    <w:rsid w:val="00BE6194"/>
     <w:rsid w:val="00BE782F"/>
     <w:rsid w:val="00BF0201"/>
+    <w:rsid w:val="00BF0802"/>
     <w:rsid w:val="00BF11B7"/>
+    <w:rsid w:val="00BF12B6"/>
+    <w:rsid w:val="00BF274A"/>
     <w:rsid w:val="00BF2E96"/>
+    <w:rsid w:val="00BF3615"/>
     <w:rsid w:val="00BF5897"/>
+    <w:rsid w:val="00BF6588"/>
     <w:rsid w:val="00BF6D47"/>
+    <w:rsid w:val="00BF7737"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C01401"/>
+    <w:rsid w:val="00C01547"/>
     <w:rsid w:val="00C03431"/>
+    <w:rsid w:val="00C03D20"/>
     <w:rsid w:val="00C041BF"/>
     <w:rsid w:val="00C059BC"/>
     <w:rsid w:val="00C05F46"/>
+    <w:rsid w:val="00C069E1"/>
     <w:rsid w:val="00C10725"/>
+    <w:rsid w:val="00C10E1A"/>
     <w:rsid w:val="00C114E2"/>
     <w:rsid w:val="00C1184A"/>
+    <w:rsid w:val="00C118D1"/>
+    <w:rsid w:val="00C11B39"/>
     <w:rsid w:val="00C12579"/>
+    <w:rsid w:val="00C12642"/>
     <w:rsid w:val="00C12E87"/>
+    <w:rsid w:val="00C12EBE"/>
     <w:rsid w:val="00C12F21"/>
     <w:rsid w:val="00C13EEB"/>
+    <w:rsid w:val="00C14E71"/>
+    <w:rsid w:val="00C14EDA"/>
+    <w:rsid w:val="00C15949"/>
     <w:rsid w:val="00C16CD2"/>
     <w:rsid w:val="00C178E7"/>
+    <w:rsid w:val="00C17AF1"/>
     <w:rsid w:val="00C2103F"/>
     <w:rsid w:val="00C231B7"/>
     <w:rsid w:val="00C23215"/>
     <w:rsid w:val="00C2387B"/>
+    <w:rsid w:val="00C2434E"/>
+    <w:rsid w:val="00C248ED"/>
     <w:rsid w:val="00C274CA"/>
+    <w:rsid w:val="00C27F7F"/>
     <w:rsid w:val="00C319A2"/>
+    <w:rsid w:val="00C338CA"/>
     <w:rsid w:val="00C35013"/>
     <w:rsid w:val="00C35673"/>
+    <w:rsid w:val="00C369F1"/>
     <w:rsid w:val="00C40009"/>
     <w:rsid w:val="00C40D7F"/>
     <w:rsid w:val="00C412DB"/>
+    <w:rsid w:val="00C42002"/>
     <w:rsid w:val="00C45230"/>
+    <w:rsid w:val="00C454FB"/>
+    <w:rsid w:val="00C45B7A"/>
+    <w:rsid w:val="00C46DC4"/>
     <w:rsid w:val="00C477F5"/>
     <w:rsid w:val="00C47C28"/>
+    <w:rsid w:val="00C51820"/>
     <w:rsid w:val="00C537D4"/>
+    <w:rsid w:val="00C54F53"/>
     <w:rsid w:val="00C552D9"/>
+    <w:rsid w:val="00C56AFE"/>
+    <w:rsid w:val="00C60669"/>
     <w:rsid w:val="00C62DC7"/>
+    <w:rsid w:val="00C65576"/>
     <w:rsid w:val="00C659CD"/>
+    <w:rsid w:val="00C663B5"/>
     <w:rsid w:val="00C669CC"/>
     <w:rsid w:val="00C70218"/>
     <w:rsid w:val="00C717F9"/>
     <w:rsid w:val="00C72B3B"/>
+    <w:rsid w:val="00C73429"/>
     <w:rsid w:val="00C7351E"/>
     <w:rsid w:val="00C74548"/>
+    <w:rsid w:val="00C75CB5"/>
+    <w:rsid w:val="00C775B3"/>
     <w:rsid w:val="00C8013D"/>
+    <w:rsid w:val="00C805B4"/>
     <w:rsid w:val="00C806DF"/>
     <w:rsid w:val="00C80CF5"/>
+    <w:rsid w:val="00C8165C"/>
     <w:rsid w:val="00C83248"/>
+    <w:rsid w:val="00C8394F"/>
     <w:rsid w:val="00C83B6B"/>
+    <w:rsid w:val="00C84833"/>
     <w:rsid w:val="00C86D27"/>
+    <w:rsid w:val="00C87B83"/>
+    <w:rsid w:val="00C87FB6"/>
+    <w:rsid w:val="00C9024C"/>
     <w:rsid w:val="00C905EF"/>
     <w:rsid w:val="00C90C47"/>
     <w:rsid w:val="00C9409C"/>
     <w:rsid w:val="00C942A7"/>
     <w:rsid w:val="00C94E8E"/>
     <w:rsid w:val="00C95251"/>
     <w:rsid w:val="00CA0837"/>
+    <w:rsid w:val="00CA0F4B"/>
     <w:rsid w:val="00CA424D"/>
     <w:rsid w:val="00CA6CE1"/>
+    <w:rsid w:val="00CA6EDB"/>
     <w:rsid w:val="00CB150C"/>
     <w:rsid w:val="00CB2B34"/>
     <w:rsid w:val="00CB2DD4"/>
     <w:rsid w:val="00CB3D31"/>
+    <w:rsid w:val="00CB3E8D"/>
+    <w:rsid w:val="00CB3F2E"/>
     <w:rsid w:val="00CB6CE7"/>
     <w:rsid w:val="00CB7563"/>
     <w:rsid w:val="00CB7FE0"/>
     <w:rsid w:val="00CC07AE"/>
     <w:rsid w:val="00CC10CE"/>
     <w:rsid w:val="00CC4197"/>
     <w:rsid w:val="00CC482F"/>
     <w:rsid w:val="00CC484F"/>
     <w:rsid w:val="00CC6914"/>
     <w:rsid w:val="00CC7963"/>
+    <w:rsid w:val="00CD0201"/>
     <w:rsid w:val="00CD2FF2"/>
     <w:rsid w:val="00CD3F1D"/>
     <w:rsid w:val="00CD3F8F"/>
+    <w:rsid w:val="00CD40AD"/>
     <w:rsid w:val="00CD570B"/>
+    <w:rsid w:val="00CE00BF"/>
     <w:rsid w:val="00CE042D"/>
     <w:rsid w:val="00CE17DB"/>
     <w:rsid w:val="00CE25D9"/>
     <w:rsid w:val="00CE3080"/>
     <w:rsid w:val="00CE3439"/>
     <w:rsid w:val="00CE3618"/>
     <w:rsid w:val="00CE3808"/>
+    <w:rsid w:val="00CE5125"/>
     <w:rsid w:val="00CE51C4"/>
+    <w:rsid w:val="00CE5850"/>
+    <w:rsid w:val="00CE5A32"/>
     <w:rsid w:val="00CE5D2D"/>
     <w:rsid w:val="00CE5DBD"/>
     <w:rsid w:val="00CE6E71"/>
     <w:rsid w:val="00CE71A6"/>
     <w:rsid w:val="00CF05F1"/>
     <w:rsid w:val="00CF18BE"/>
+    <w:rsid w:val="00CF3B30"/>
+    <w:rsid w:val="00CF3D9A"/>
+    <w:rsid w:val="00CF3E81"/>
+    <w:rsid w:val="00CF4E23"/>
     <w:rsid w:val="00CF6E5C"/>
     <w:rsid w:val="00CF6EA9"/>
     <w:rsid w:val="00CF6F48"/>
     <w:rsid w:val="00CF732A"/>
     <w:rsid w:val="00D0156C"/>
     <w:rsid w:val="00D019A7"/>
     <w:rsid w:val="00D01D4B"/>
     <w:rsid w:val="00D02D1E"/>
     <w:rsid w:val="00D02D2E"/>
     <w:rsid w:val="00D03515"/>
+    <w:rsid w:val="00D03732"/>
     <w:rsid w:val="00D0450D"/>
+    <w:rsid w:val="00D047ED"/>
     <w:rsid w:val="00D05B1B"/>
     <w:rsid w:val="00D071EC"/>
+    <w:rsid w:val="00D07A36"/>
     <w:rsid w:val="00D07B4E"/>
+    <w:rsid w:val="00D07DAB"/>
+    <w:rsid w:val="00D11467"/>
     <w:rsid w:val="00D11EE7"/>
     <w:rsid w:val="00D1238F"/>
     <w:rsid w:val="00D12AB3"/>
     <w:rsid w:val="00D12F3E"/>
     <w:rsid w:val="00D140F2"/>
+    <w:rsid w:val="00D15CEA"/>
     <w:rsid w:val="00D166E9"/>
+    <w:rsid w:val="00D16CDC"/>
     <w:rsid w:val="00D1777D"/>
     <w:rsid w:val="00D2086A"/>
+    <w:rsid w:val="00D21A2C"/>
+    <w:rsid w:val="00D22968"/>
     <w:rsid w:val="00D23AD5"/>
+    <w:rsid w:val="00D25173"/>
     <w:rsid w:val="00D25DB0"/>
+    <w:rsid w:val="00D26649"/>
     <w:rsid w:val="00D269C3"/>
     <w:rsid w:val="00D26A38"/>
     <w:rsid w:val="00D26C2A"/>
     <w:rsid w:val="00D26FD7"/>
+    <w:rsid w:val="00D30857"/>
     <w:rsid w:val="00D3104A"/>
+    <w:rsid w:val="00D31E43"/>
     <w:rsid w:val="00D3271F"/>
     <w:rsid w:val="00D327E9"/>
+    <w:rsid w:val="00D32961"/>
+    <w:rsid w:val="00D32A3E"/>
     <w:rsid w:val="00D347A5"/>
     <w:rsid w:val="00D34A2B"/>
+    <w:rsid w:val="00D34E92"/>
     <w:rsid w:val="00D3571B"/>
     <w:rsid w:val="00D37877"/>
     <w:rsid w:val="00D40C1C"/>
+    <w:rsid w:val="00D419E0"/>
     <w:rsid w:val="00D41DCD"/>
     <w:rsid w:val="00D437C2"/>
     <w:rsid w:val="00D450AE"/>
     <w:rsid w:val="00D45A84"/>
+    <w:rsid w:val="00D477C2"/>
+    <w:rsid w:val="00D50574"/>
+    <w:rsid w:val="00D510BD"/>
     <w:rsid w:val="00D5138D"/>
     <w:rsid w:val="00D53DAC"/>
+    <w:rsid w:val="00D540B2"/>
+    <w:rsid w:val="00D54278"/>
+    <w:rsid w:val="00D55510"/>
     <w:rsid w:val="00D568A2"/>
     <w:rsid w:val="00D56E1E"/>
     <w:rsid w:val="00D57188"/>
     <w:rsid w:val="00D601AC"/>
+    <w:rsid w:val="00D61EC4"/>
     <w:rsid w:val="00D62450"/>
     <w:rsid w:val="00D6390A"/>
     <w:rsid w:val="00D71B79"/>
+    <w:rsid w:val="00D72E64"/>
     <w:rsid w:val="00D73D9C"/>
     <w:rsid w:val="00D749EC"/>
+    <w:rsid w:val="00D8157C"/>
     <w:rsid w:val="00D81955"/>
     <w:rsid w:val="00D832AB"/>
+    <w:rsid w:val="00D836F0"/>
     <w:rsid w:val="00D838B6"/>
+    <w:rsid w:val="00D84B6E"/>
+    <w:rsid w:val="00D8526C"/>
+    <w:rsid w:val="00D85C03"/>
+    <w:rsid w:val="00D860F7"/>
+    <w:rsid w:val="00D866F3"/>
     <w:rsid w:val="00D872B2"/>
     <w:rsid w:val="00D93931"/>
     <w:rsid w:val="00D93C54"/>
     <w:rsid w:val="00D93F14"/>
     <w:rsid w:val="00D95A61"/>
     <w:rsid w:val="00D95E14"/>
     <w:rsid w:val="00D970BE"/>
     <w:rsid w:val="00D97483"/>
     <w:rsid w:val="00D97968"/>
     <w:rsid w:val="00DA0802"/>
     <w:rsid w:val="00DA166C"/>
+    <w:rsid w:val="00DA19D5"/>
+    <w:rsid w:val="00DA3C3D"/>
     <w:rsid w:val="00DA59C8"/>
     <w:rsid w:val="00DA61A8"/>
     <w:rsid w:val="00DA7FAB"/>
     <w:rsid w:val="00DB1F24"/>
     <w:rsid w:val="00DB2167"/>
     <w:rsid w:val="00DB3AC2"/>
+    <w:rsid w:val="00DB5655"/>
     <w:rsid w:val="00DC069A"/>
     <w:rsid w:val="00DC12B9"/>
     <w:rsid w:val="00DC1FA6"/>
     <w:rsid w:val="00DC2F31"/>
+    <w:rsid w:val="00DC4416"/>
+    <w:rsid w:val="00DC52D3"/>
     <w:rsid w:val="00DC55DC"/>
+    <w:rsid w:val="00DD0772"/>
+    <w:rsid w:val="00DD0AA4"/>
     <w:rsid w:val="00DD21BC"/>
     <w:rsid w:val="00DD28F1"/>
     <w:rsid w:val="00DD3775"/>
+    <w:rsid w:val="00DD38C8"/>
     <w:rsid w:val="00DD52D7"/>
     <w:rsid w:val="00DD6346"/>
+    <w:rsid w:val="00DD69DB"/>
     <w:rsid w:val="00DD75C8"/>
+    <w:rsid w:val="00DE0A48"/>
+    <w:rsid w:val="00DE1375"/>
     <w:rsid w:val="00DE2BDA"/>
+    <w:rsid w:val="00DE3015"/>
     <w:rsid w:val="00DE4058"/>
     <w:rsid w:val="00DE428B"/>
     <w:rsid w:val="00DE56C4"/>
     <w:rsid w:val="00DE6A26"/>
     <w:rsid w:val="00DE7437"/>
+    <w:rsid w:val="00DE7B48"/>
     <w:rsid w:val="00DF01DD"/>
     <w:rsid w:val="00DF1917"/>
+    <w:rsid w:val="00DF36AE"/>
+    <w:rsid w:val="00DF3F0D"/>
     <w:rsid w:val="00DF5DBF"/>
     <w:rsid w:val="00DF5F27"/>
     <w:rsid w:val="00DF6AC4"/>
     <w:rsid w:val="00DF7A24"/>
     <w:rsid w:val="00E00567"/>
+    <w:rsid w:val="00E00CAA"/>
     <w:rsid w:val="00E00CF3"/>
     <w:rsid w:val="00E0143E"/>
+    <w:rsid w:val="00E01BDD"/>
     <w:rsid w:val="00E030D7"/>
     <w:rsid w:val="00E03AA8"/>
     <w:rsid w:val="00E049FF"/>
     <w:rsid w:val="00E05EA2"/>
+    <w:rsid w:val="00E0646A"/>
+    <w:rsid w:val="00E076E7"/>
     <w:rsid w:val="00E100B7"/>
     <w:rsid w:val="00E105F0"/>
     <w:rsid w:val="00E1254D"/>
     <w:rsid w:val="00E139D2"/>
     <w:rsid w:val="00E149D1"/>
+    <w:rsid w:val="00E14C16"/>
+    <w:rsid w:val="00E15777"/>
     <w:rsid w:val="00E15B98"/>
+    <w:rsid w:val="00E16729"/>
+    <w:rsid w:val="00E1793C"/>
     <w:rsid w:val="00E22911"/>
+    <w:rsid w:val="00E23CBE"/>
     <w:rsid w:val="00E265F1"/>
     <w:rsid w:val="00E26919"/>
     <w:rsid w:val="00E3072F"/>
     <w:rsid w:val="00E30885"/>
     <w:rsid w:val="00E30B20"/>
     <w:rsid w:val="00E337E6"/>
+    <w:rsid w:val="00E416B0"/>
     <w:rsid w:val="00E416DC"/>
+    <w:rsid w:val="00E42335"/>
+    <w:rsid w:val="00E4535E"/>
     <w:rsid w:val="00E453CD"/>
+    <w:rsid w:val="00E455CA"/>
+    <w:rsid w:val="00E4733A"/>
     <w:rsid w:val="00E47E8D"/>
     <w:rsid w:val="00E500CA"/>
     <w:rsid w:val="00E5052B"/>
     <w:rsid w:val="00E51024"/>
     <w:rsid w:val="00E510C6"/>
+    <w:rsid w:val="00E52D40"/>
+    <w:rsid w:val="00E53CB4"/>
     <w:rsid w:val="00E5686F"/>
     <w:rsid w:val="00E57225"/>
     <w:rsid w:val="00E5734A"/>
     <w:rsid w:val="00E57799"/>
     <w:rsid w:val="00E60F8D"/>
     <w:rsid w:val="00E61204"/>
+    <w:rsid w:val="00E639AF"/>
+    <w:rsid w:val="00E65B5E"/>
     <w:rsid w:val="00E669C8"/>
+    <w:rsid w:val="00E677A1"/>
     <w:rsid w:val="00E70FE2"/>
     <w:rsid w:val="00E71F86"/>
+    <w:rsid w:val="00E72033"/>
+    <w:rsid w:val="00E72155"/>
+    <w:rsid w:val="00E72C69"/>
+    <w:rsid w:val="00E73C13"/>
     <w:rsid w:val="00E73C9D"/>
+    <w:rsid w:val="00E73D63"/>
+    <w:rsid w:val="00E74696"/>
     <w:rsid w:val="00E750D3"/>
     <w:rsid w:val="00E761DF"/>
+    <w:rsid w:val="00E76DA2"/>
     <w:rsid w:val="00E8044E"/>
+    <w:rsid w:val="00E8078D"/>
+    <w:rsid w:val="00E8283A"/>
+    <w:rsid w:val="00E838AF"/>
     <w:rsid w:val="00E84A93"/>
+    <w:rsid w:val="00E85D52"/>
     <w:rsid w:val="00E870D1"/>
+    <w:rsid w:val="00E87F13"/>
     <w:rsid w:val="00E90300"/>
     <w:rsid w:val="00E90B6C"/>
     <w:rsid w:val="00E90DFC"/>
     <w:rsid w:val="00E93540"/>
     <w:rsid w:val="00E946BE"/>
+    <w:rsid w:val="00E961EA"/>
     <w:rsid w:val="00E97102"/>
+    <w:rsid w:val="00EA0A66"/>
     <w:rsid w:val="00EA31D5"/>
     <w:rsid w:val="00EA4BD0"/>
     <w:rsid w:val="00EA4F3B"/>
     <w:rsid w:val="00EA7931"/>
     <w:rsid w:val="00EB045C"/>
     <w:rsid w:val="00EB0AB5"/>
     <w:rsid w:val="00EB16A4"/>
+    <w:rsid w:val="00EB1DB2"/>
     <w:rsid w:val="00EB4DC1"/>
     <w:rsid w:val="00EB6BAE"/>
+    <w:rsid w:val="00EB719B"/>
     <w:rsid w:val="00EB7D5E"/>
     <w:rsid w:val="00EC1131"/>
     <w:rsid w:val="00EC1788"/>
+    <w:rsid w:val="00EC3B9B"/>
     <w:rsid w:val="00EC4AD6"/>
+    <w:rsid w:val="00EC4F02"/>
+    <w:rsid w:val="00EC6632"/>
+    <w:rsid w:val="00EC68D7"/>
     <w:rsid w:val="00EC6D3D"/>
     <w:rsid w:val="00EC7564"/>
     <w:rsid w:val="00ED1409"/>
     <w:rsid w:val="00ED158B"/>
     <w:rsid w:val="00ED16DA"/>
+    <w:rsid w:val="00ED3495"/>
+    <w:rsid w:val="00ED363D"/>
     <w:rsid w:val="00ED4A30"/>
+    <w:rsid w:val="00ED4DAA"/>
+    <w:rsid w:val="00ED4E82"/>
     <w:rsid w:val="00ED5E12"/>
+    <w:rsid w:val="00ED6235"/>
     <w:rsid w:val="00ED6DE0"/>
     <w:rsid w:val="00EE26DD"/>
     <w:rsid w:val="00EE2EBD"/>
     <w:rsid w:val="00EE361A"/>
     <w:rsid w:val="00EE4C21"/>
     <w:rsid w:val="00EE76DC"/>
+    <w:rsid w:val="00EE76ED"/>
+    <w:rsid w:val="00EE7914"/>
     <w:rsid w:val="00EF2113"/>
     <w:rsid w:val="00EF2501"/>
+    <w:rsid w:val="00EF477C"/>
     <w:rsid w:val="00EF500E"/>
     <w:rsid w:val="00EF59BE"/>
+    <w:rsid w:val="00EF5A1C"/>
     <w:rsid w:val="00EF6B95"/>
     <w:rsid w:val="00EF7557"/>
     <w:rsid w:val="00EF785B"/>
     <w:rsid w:val="00EF7F33"/>
     <w:rsid w:val="00F003A5"/>
     <w:rsid w:val="00F0093C"/>
     <w:rsid w:val="00F0159D"/>
     <w:rsid w:val="00F02492"/>
     <w:rsid w:val="00F027B0"/>
+    <w:rsid w:val="00F03749"/>
     <w:rsid w:val="00F049D4"/>
     <w:rsid w:val="00F05A9C"/>
     <w:rsid w:val="00F05F90"/>
     <w:rsid w:val="00F060DA"/>
     <w:rsid w:val="00F0720E"/>
+    <w:rsid w:val="00F079DD"/>
+    <w:rsid w:val="00F104D2"/>
     <w:rsid w:val="00F12783"/>
+    <w:rsid w:val="00F12A6C"/>
     <w:rsid w:val="00F14002"/>
     <w:rsid w:val="00F146EC"/>
     <w:rsid w:val="00F14C34"/>
+    <w:rsid w:val="00F15AA3"/>
+    <w:rsid w:val="00F15B17"/>
     <w:rsid w:val="00F16B9C"/>
     <w:rsid w:val="00F17839"/>
+    <w:rsid w:val="00F201F1"/>
     <w:rsid w:val="00F227BB"/>
+    <w:rsid w:val="00F22C15"/>
     <w:rsid w:val="00F237AF"/>
+    <w:rsid w:val="00F2496D"/>
     <w:rsid w:val="00F25FF3"/>
     <w:rsid w:val="00F263EA"/>
     <w:rsid w:val="00F26A4D"/>
     <w:rsid w:val="00F27290"/>
     <w:rsid w:val="00F309D9"/>
     <w:rsid w:val="00F30F55"/>
     <w:rsid w:val="00F30F7B"/>
     <w:rsid w:val="00F32A99"/>
+    <w:rsid w:val="00F36BDE"/>
+    <w:rsid w:val="00F411C2"/>
+    <w:rsid w:val="00F4162D"/>
     <w:rsid w:val="00F4164D"/>
     <w:rsid w:val="00F41BB4"/>
     <w:rsid w:val="00F42543"/>
+    <w:rsid w:val="00F44522"/>
     <w:rsid w:val="00F456E5"/>
     <w:rsid w:val="00F4591A"/>
+    <w:rsid w:val="00F45BFC"/>
+    <w:rsid w:val="00F46405"/>
+    <w:rsid w:val="00F50B3A"/>
     <w:rsid w:val="00F50CB4"/>
+    <w:rsid w:val="00F51529"/>
+    <w:rsid w:val="00F5206F"/>
     <w:rsid w:val="00F52455"/>
+    <w:rsid w:val="00F52A36"/>
     <w:rsid w:val="00F5300D"/>
     <w:rsid w:val="00F54655"/>
+    <w:rsid w:val="00F5591B"/>
     <w:rsid w:val="00F55BFE"/>
     <w:rsid w:val="00F61086"/>
+    <w:rsid w:val="00F6275C"/>
     <w:rsid w:val="00F62D5B"/>
     <w:rsid w:val="00F63C55"/>
     <w:rsid w:val="00F64ED0"/>
     <w:rsid w:val="00F67C9F"/>
     <w:rsid w:val="00F703AE"/>
     <w:rsid w:val="00F73259"/>
     <w:rsid w:val="00F7372F"/>
     <w:rsid w:val="00F73FC1"/>
+    <w:rsid w:val="00F80306"/>
     <w:rsid w:val="00F80A0F"/>
     <w:rsid w:val="00F82257"/>
     <w:rsid w:val="00F83D7C"/>
     <w:rsid w:val="00F84E07"/>
     <w:rsid w:val="00F866D6"/>
+    <w:rsid w:val="00F86E0C"/>
     <w:rsid w:val="00F9113C"/>
+    <w:rsid w:val="00F923DC"/>
+    <w:rsid w:val="00F92974"/>
     <w:rsid w:val="00F931F6"/>
+    <w:rsid w:val="00F93ED1"/>
     <w:rsid w:val="00F9491C"/>
     <w:rsid w:val="00F95E13"/>
     <w:rsid w:val="00F96579"/>
+    <w:rsid w:val="00F9777B"/>
+    <w:rsid w:val="00FA1B25"/>
+    <w:rsid w:val="00FA23EA"/>
+    <w:rsid w:val="00FA3C0D"/>
     <w:rsid w:val="00FA4FA5"/>
     <w:rsid w:val="00FA537C"/>
     <w:rsid w:val="00FA62B0"/>
+    <w:rsid w:val="00FA665E"/>
+    <w:rsid w:val="00FA773B"/>
     <w:rsid w:val="00FB0320"/>
+    <w:rsid w:val="00FB10C0"/>
     <w:rsid w:val="00FB2C16"/>
     <w:rsid w:val="00FB2E5B"/>
     <w:rsid w:val="00FB42E6"/>
     <w:rsid w:val="00FB4953"/>
     <w:rsid w:val="00FB4E92"/>
+    <w:rsid w:val="00FB53D1"/>
     <w:rsid w:val="00FB5643"/>
     <w:rsid w:val="00FC01DC"/>
     <w:rsid w:val="00FC3ACF"/>
+    <w:rsid w:val="00FC4DDD"/>
+    <w:rsid w:val="00FC50AE"/>
+    <w:rsid w:val="00FC63C4"/>
     <w:rsid w:val="00FC6746"/>
     <w:rsid w:val="00FC6DEE"/>
     <w:rsid w:val="00FC727C"/>
+    <w:rsid w:val="00FC7AB8"/>
     <w:rsid w:val="00FD0514"/>
+    <w:rsid w:val="00FD0F3C"/>
+    <w:rsid w:val="00FD0F52"/>
+    <w:rsid w:val="00FD1D80"/>
+    <w:rsid w:val="00FD21BE"/>
     <w:rsid w:val="00FD2B8B"/>
+    <w:rsid w:val="00FD3615"/>
     <w:rsid w:val="00FD4AE8"/>
     <w:rsid w:val="00FD4C5F"/>
     <w:rsid w:val="00FD5B0B"/>
     <w:rsid w:val="00FD5CC0"/>
     <w:rsid w:val="00FD5E1F"/>
     <w:rsid w:val="00FD6F8A"/>
     <w:rsid w:val="00FD6FA8"/>
     <w:rsid w:val="00FD79B9"/>
+    <w:rsid w:val="00FE0246"/>
     <w:rsid w:val="00FE02FC"/>
+    <w:rsid w:val="00FE1ADD"/>
+    <w:rsid w:val="00FE2BAF"/>
     <w:rsid w:val="00FE2D28"/>
     <w:rsid w:val="00FE32A6"/>
     <w:rsid w:val="00FE3597"/>
     <w:rsid w:val="00FE535A"/>
     <w:rsid w:val="00FE58E4"/>
     <w:rsid w:val="00FE7CFB"/>
     <w:rsid w:val="00FF0BF2"/>
+    <w:rsid w:val="00FF1241"/>
     <w:rsid w:val="00FF1529"/>
     <w:rsid w:val="00FF3F17"/>
     <w:rsid w:val="00FF3F2D"/>
     <w:rsid w:val="00FF50D9"/>
+    <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF5E93"/>
     <w:rsid w:val="00FF728E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10F6F1DC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{24F960F6-9D9D-405B-B207-8E1461B22009}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11928,125 +16689,147 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EC6D3D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00761567"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="260" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FF6600"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:link w:val="BodyText3"/>
     <w:rPr>
       <w:color w:val="FF6600"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblBorders>
@@ -12069,83 +16852,85 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00254FFC"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -12238,57 +17023,139 @@
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00AC34AB"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00866E79"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003355B6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="four">
+    <w:name w:val="four"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rsid w:val="00241724"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:sz w:val="8"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00761567"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
+    <w:name w:val="rynqvb"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="002871E1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00481514"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="3098079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="10574983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="188489092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="319162132">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="399599511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12330,51 +17197,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2145539751">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cskhdn@viettel.com.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cskhdn@viettel.com.vn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12603,87 +17470,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{334405A6-C6A1-468E-9D2E-51A5ECE0D584}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6007426-90BD-40E5-BD82-BB3C9F6C7C51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>23985</Characters>
+  <Pages>12</Pages>
+  <Words>5042</Words>
+  <Characters>28742</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>199</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>h@</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28136</CharactersWithSpaces>
+  <CharactersWithSpaces>33717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>983057</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>28</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://vietteltelecom.vn/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>