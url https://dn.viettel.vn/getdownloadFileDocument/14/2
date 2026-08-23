--- v0 (2025-10-26)
+++ v1 (2026-08-23)
@@ -1,17061 +1,18528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9390" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="-393"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3578"/>
-        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="3096"/>
+        <w:gridCol w:w="5974"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="7B72CE88" w14:textId="77777777" w:rsidTr="007B6C27">
+      <w:tr w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidTr="00953DF3">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3578" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4171135E" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BE51D6" w:rsidP="00942CF9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="009F0314" w:rsidP="00AB0F63">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50164FFD" wp14:editId="03078A3C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1409700" cy="561975"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-                  <wp:docPr id="1" name="Picture 1" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Picture 2" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409700" cy="561975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A00CADA" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00942CF9"/>
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00904DCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="25DE346B" w14:textId="77777777" w:rsidTr="007B6C27">
+      <w:tr w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidTr="00953DF3">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3578" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E6A203A" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00942CF9">
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00904DCA">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="486355C5" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00942CF9">
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00904DCA">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...11 lines deleted...]
-            </w:smartTag>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="1BDB9D31" w14:textId="77777777" w:rsidTr="007B6C27">
+      <w:tr w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidTr="00953DF3">
         <w:trPr>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3578" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="588DBC25" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00942CF9">
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00904DCA">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="3293" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5077B806" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="0087736A" w:rsidP="00942CF9">
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="009F0314" w:rsidP="00904DCA">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="534ED3CC" wp14:editId="12201534">
+                    <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1187450</wp:posOffset>
+                        <wp:posOffset>1011555</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>168274</wp:posOffset>
+                        <wp:posOffset>200024</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1725295" cy="0"/>
-                      <wp:effectExtent l="0" t="0" r="27305" b="19050"/>
+                      <wp:extent cx="1661795" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="2" name="AutoShape 3"/>
+                      <wp:docPr id="3" name="AutoShape 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1725295" cy="0"/>
+                                <a:ext cx="1661795" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="59710E7B" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="59936018" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
-                    <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:93.5pt;margin-top:13.25pt;width:135.85pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYIOvCHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+Q342sBARVqsEetm2&#10;SLt9AGM7idXEtmxDQFXfvWNDENteqqo5OGPPzDff/K2eTn2HjtxYoWSBk2mMEZdUMSGbAn97204W&#10;GFlHJCOdkrzAZ27x0/rjh9Wgc56qVnWMGwQg0uaDLnDrnM6jyNKW98ROleYSlLUyPXFwNU3EDBkA&#10;ve+iNI7n0aAM00ZRbi28VhclXgf8uubUfa1ryx3qCgzcXDhNOPf+jNYrkjeG6FbQKw3yDyx6IiQE&#10;vUFVxBF0MOIPqF5Qo6yq3ZSqPlJ1LSgPOUA2SfxbNq8t0TzkAsWx+lYm+/9g6ZfjziDBCpxiJEkP&#10;LXo+OBUiowdfnkHbHKxKuTM+QXqSr/pF0e8WSVW2RDY8GL+dNfgm3iN65+IvVkOQ/fBZMbAhgB9q&#10;dapN7yGhCugUWnK+tYSfHKLwmDyms3Q5w4iOuojko6M21n3iqkdeKLB1hoimdaWSEhqvTBLCkOOL&#10;dZ4WyUcHH1Wqrei60P9OoqHAy1k6Cw5WdYJ5pTezptmXnUFH4icofCFH0NybGXWQLIC1nLDNVXZE&#10;dBcZgnfS40FiQOcqXUbkxzJebhabRTbJ0vlmksVVNXneltlkvk0eZ9VDVZZV8tNTS7K8FYxx6dmN&#10;45pkfzcO18W5DNptYG9liN6jh3oB2fEfSIfO+mZexmKv2Hlnxo7DhAbj6zb5Fbi/g3y/8+tfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAEs/IKd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIvSDqNCJtCHGqqhIHjrSVuLrxkqSN11HsNKFfzyIO5Tizo9k3+Xqyrbhg7xtHChbzCARS&#10;6UxDlYLD/u0pBeGDJqNbR6jgGz2si/u7XGfGjfSBl12oBJeQz7SCOoQuk9KXNVrt565D4tuX660O&#10;LPtKml6PXG5bGUfRUlrdEH+odYfbGsvzbrAK0A/JItq82Orwfh0fP+Praez2Ss0eps0riIBTuIXh&#10;F5/RoWCmoxvIeNGyTle8JSiIlwkIDjwn6QrE8c+QRS7/Lyh+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFgg68IeAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABLPyCneAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                    <v:shape id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:79.65pt;margin-top:15.75pt;width:130.85pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZP4SWHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2yAQvlfqOyDuie2sk02sOKuVnfSy&#10;bSPt9gEIYBsVAwISJ6r67h3Ij7LtparqAx6YmW+++Vs+HXuJDtw6oVWJs3GKEVdUM6HaEn9724zm&#10;GDlPFCNSK17iE3f4afXxw3IwBZ/oTkvGLQIQ5YrBlLjz3hRJ4mjHe+LG2nAFykbbnni42jZhlgyA&#10;3stkkqazZNCWGaspdw5e67MSryJ+03DqvzaN4x7JEgM3H08bz104k9WSFK0lphP0QoP8A4ueCAVB&#10;b1A18QTtrfgDqhfUaqcbP6a6T3TTCMpjDpBNlv6WzWtHDI+5QHGcuZXJ/T9Y+uWwtUiwEj9gpEgP&#10;LXreex0jo0koz2BcAVaV2tqQID2qV/Oi6XeHlK46oloejd9OBnyz4JG8cwkXZyDIbvisGdgQwI+1&#10;Oja2D5BQBXSMLTndWsKPHlF4zGaz7HExxYhedQkpro7GOv+J6x4FocTOWyLazldaKWi8tlkMQw4v&#10;zgdapLg6hKhKb4SUsf9SoaHEi+lkGh2cloIFZTBztt1V0qIDCRMUv5gjaO7NrN4rFsE6Ttj6Insi&#10;5FmG4FIFPEgM6Fyk84j8WKSL9Xw9z0f5ZLYe5Wldj543VT6abbLHaf1QV1Wd/QzUsrzoBGNcBXbX&#10;cc3yvxuHy+KcB+02sLcyJO/RY72A7PUfScfOhmaex2Kn2Wlrrx2HCY3Gl20KK3B/B/l+51e/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAQ+N9zN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VIXFDrJCWoDXGqCqkHjv2RuLrxkgTidRQ7TdqnZysOcJzZT7Mz+XqyrThj7xtHCuJ5BAKp&#10;dKahSsHxsJ0tQfigyejWESq4oId1cX+X68y4kXZ43odKcAj5TCuoQ+gyKX1Zo9V+7jokvn263urA&#10;sq+k6fXI4baVSRS9SKsb4g+17vCtxvJ7P1gF6Ic0jjYrWx3fr+PTR3L9GruDUo8P0+YVRMAp/MFw&#10;q8/VoeBOJzeQ8aJlna4WjCpYxCkIBp6TmMedfg1Z5PL/guIHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAWT+Elh4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAQ+N9zN0AAAAJAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Độc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>lập</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tự</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> do – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hạnh</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>phúc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...177 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F76F1A9" w14:textId="77777777" w:rsidR="00BC23FA" w:rsidRPr="00917FFB" w:rsidRDefault="00BC23FA" w:rsidP="00BC46F1">
-      <w:pPr>
+    <w:p w:rsidR="00552468" w:rsidRDefault="00A60374" w:rsidP="00BE1484">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PHỤ LỤC </w:t>
+      </w:r>
+      <w:r w:rsidR="00217D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MÔ TẢ</w:t>
+      </w:r>
+      <w:r w:rsidR="00552468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00217D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VÀ </w:t>
+      </w:r>
+      <w:r w:rsidR="007A349F" w:rsidRPr="00217D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CAM KẾT CHẤT LƯỢ</w:t>
+      </w:r>
+      <w:r w:rsidR="00217D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B359D6" w:rsidRPr="00217D38" w:rsidRDefault="00552468" w:rsidP="00552468">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DỊCH VỤ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> METROWAN, OFFICE</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WAN VÀ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KÊNH THUÊ RIÊNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F1095E" w:rsidRPr="00F1095E" w:rsidRDefault="00733D78" w:rsidP="00F1095E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1095E" w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Kèm theo hợp đồng số …… ngày …… tháng … năm ……)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C85AC8" w:rsidRPr="00A61E66" w:rsidRDefault="003A0DB0" w:rsidP="00E43681">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đoàn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Công</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nghiệp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Viễn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Quân</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đội</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>chất</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C87B6A" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lượng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đối</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>với</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>từng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>định</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>như</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C363EC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C85AC8" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B21C08" w:rsidRPr="00A61E66" w:rsidRDefault="00C363EC" w:rsidP="00E43681">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MÔ TẢ DỊCH VỤ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F7F86" w:rsidRPr="00A61E66" w:rsidRDefault="00B21C08" w:rsidP="00E43681">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="540"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F7F86" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A67BAD" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MetroWan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A67BAD" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F7F86" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OfficeW</w:t>
+      </w:r>
+      <w:r w:rsidR="002B31FC" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00B21C08" w:rsidRPr="00A61E66" w:rsidRDefault="005705D1" w:rsidP="00E43681">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MetroWan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
-      <w:r w:rsidR="00614B96" w:rsidRPr="00917FFB">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-        <w:t>an</w:t>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an là dịch vụ cho phép kết nối các mạng máy tính của Doanh nghiệp/Tổ chức có nhiều trụ sở/chi nhánh… thành một mạng WAN duy nhất, vận hành an toàn, bảo mật dựa trên công nghệ </w:t>
+      </w:r>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPLS - Layer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67BAD" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>VPN</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67BAD" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/Layer 3 VPN</w:t>
+      </w:r>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F7F86" w:rsidRPr="00A61E66" w:rsidRDefault="00B21C08" w:rsidP="00E43681">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="540"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dịch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00211202" w:rsidRPr="00917FFB">
-[...11 lines deleted...]
-        <w:t></w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...18 lines deleted...]
-        <w:t>an</w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vụ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F937FC" w:rsidRPr="00917FFB">
-[...11 lines deleted...]
-        <w:t></w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006B4C85" w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-        <w:t>Leasedline</w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kênh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006B4C85" w:rsidRPr="00917FFB">
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00614B96" w:rsidRPr="00917FFB">
-[...12 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>thuê</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00537055" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>riêng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0F77532C" w14:textId="77777777" w:rsidR="00526978" w:rsidRPr="00917FFB" w:rsidRDefault="002E2930" w:rsidP="00A30304">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00B21C08" w:rsidRPr="00A61E66" w:rsidRDefault="00537055" w:rsidP="00E43681">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kênh thuê riêng là dịch vụ cung cấp kết nối vật lý dành riêng cho khách hàng để truyền thông tin giữa các điểm cố định trong nước với tốc độ cao và bảo mật tuyệt đối.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00733D78" w:rsidRPr="00A61E66" w:rsidRDefault="00733D78" w:rsidP="00E43681">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CAM KẾT CHẤT LƯỢ</w:t>
+      </w:r>
+      <w:r w:rsidR="00217D38" w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00835842" w:rsidRPr="00A61E66" w:rsidRDefault="00835842" w:rsidP="00E43681">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...3 lines deleted...]
-        <w:t>Kèm</w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chỉ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00917FFB">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...3 lines deleted...]
-        <w:t>theo</w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiêu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00917FFB">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...3 lines deleted...]
-        <w:t>hợp</w:t>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kỹ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00917FFB">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...440 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A61E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2703 lines deleted...]
-        <w:t>vụ</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>thuật</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="671"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1321"/>
+        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="3829"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="2260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w14:paraId="6945E39E" w14:textId="77777777" w:rsidTr="00534D2F">
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
         <w:trPr>
-          <w:trHeight w:val="306"/>
+          <w:trHeight w:val="459"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F5E2EA" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="vi-VN"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="vi-VN"/>
-[...1 lines deleted...]
-              <w:t>STT</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="542" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="789" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0EF9FC" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Chỉ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...42 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tiêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7898FD41" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Định</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-10"/>
-[...42 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nghĩa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="401" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2038961C" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:ind w:left="-111" w:right="-115"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Đơn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cam </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
+        <w:trPr>
+          <w:trHeight w:val="1037"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E36E70" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> (VND)</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="pct"/>
+            <w:tcW w:w="789" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7110965A" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="vi-VN"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Băng thông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2464E878" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-[...85 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lượng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>dữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>liệu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>truyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đơn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>gian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s). </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>xác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>định</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qua </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thiểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>mà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>nối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đạt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>yêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>cầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4C783B" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-              <w:t>(%)</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3509E6" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
+        <w:trPr>
+          <w:trHeight w:val="898"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="pct"/>
+            <w:tcW w:w="789" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C9B052" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...70 lines deleted...]
-              <w:t>(VND)</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Đ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ộ khả dụng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22AD3138" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="vi-VN"/>
+              </w:rPr>
+              <w:t>Là thời gian sẵn sàng (tính trong 1 tháng) của đường truyền cho việc truyền dữ liệu của khách hàng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="vi-VN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...5 lines deleted...]
-              <w:t>Ghi chú</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>,90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w14:paraId="7A89E9E2" w14:textId="77777777" w:rsidTr="00534D2F">
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
         <w:trPr>
-          <w:trHeight w:val="306"/>
+          <w:trHeight w:val="1168"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="pct"/>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393A2008" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-              <w:t>I</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="789" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05EBA183" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> 1&gt;</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Độ trễ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9FC075" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>truyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trở</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>khi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ping 1.000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="pct"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA7263C" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7972D4EA" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ≤ 32 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ≤ 55 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
+        <w:trPr>
+          <w:trHeight w:val="1168"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
+            <w:tcW w:w="789" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455EFE6F" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tỉ lệ mất gói</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6853B1AD" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tỷ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>giữa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tổng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tổng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gửi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>quá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>truyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>liệu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>giữa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cuối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ping 10.000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="pct"/>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD43361" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C401E9" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>≤ 0,05%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w14:paraId="5E1CB0F1" w14:textId="77777777" w:rsidTr="00534D2F">
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="1168"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="pct"/>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17DE83AF" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="vi-VN"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="542" w:type="pct"/>
+            <w:tcW w:w="789" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6E83E6" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Biến thiên độ trễ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C6F8A8" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>giá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tuyệt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>khác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>biệt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>độ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trễ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin IP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>truyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>giá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>khi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ping 1.000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="401" w:type="pct"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3E004C" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="vi-VN"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219E5774" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...2 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Nội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: ≤ 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: ≤ 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="pct"/>
+            <w:tcW w:w="789" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528DB51C" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="right"/>
-[...2 lines deleted...]
-                <w:lang w:val="vi-VN"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kích thước gói tin truyền tối đa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2169E750" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thước</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lớn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nhất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gói</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thể</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>truyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nhỏ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>trên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>truyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76DBB05E" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>byte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6509EADA" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>≥ 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
+        <w:trPr>
+          <w:trHeight w:val="854"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="304" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="pct"/>
+            <w:tcW w:w="789" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48838BD4" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Độ bảo mật </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79982DA9" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Độ bảo mật là mức độ bảo mật, an toàn thông tin dữ liệu trên đường truyền bằng các biện pháp kỹ thuật phần cứng và phần mềm nhằm chống các khả năng xâm phạm và các rủi ro lộ lọt thông tin hay sự cố có thể xảy ra trong quá trình truyền tin.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00835842" w:rsidRPr="0019479B" w:rsidRDefault="00835842" w:rsidP="00A12C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019479B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MW/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OW: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D62A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Kênh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D62A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D62A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thuê</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D62A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D62A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>riêng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D62A76">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Mức 2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w14:paraId="7BD7B14F" w14:textId="77777777" w:rsidTr="00534D2F">
+      <w:tr w:rsidR="00835842" w:rsidRPr="00EE6B04" w:rsidTr="00A12C64">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="658"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="239" w:type="pct"/>
+            <w:tcW w:w="304" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBCF3D5" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-              <w:t>II</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="789" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E2E389" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> 2&gt;</w:t>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BER (áp dụng riêng cho Kênh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>thuê</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>riêng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="420" w:type="pct"/>
+            <w:tcW w:w="2113" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3FB83E" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tỷ số lỗi bit BER (bit error rate) là số bit lỗi trên một đơn vị thời gian. Hoặc là tỷ số bit lỗi chia cho tổng số bit truyền trong một khoảng thời gian xác định.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="463" w:type="pct"/>
+            <w:tcW w:w="547" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8BE237" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="492" w:type="pct"/>
-[...56 lines deleted...]
-            <w:tcW w:w="472" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F188CA0" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="00BB7438" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0019479B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0019479B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0019479B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0019479B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: ≤ 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0019479B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>-4</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="1CBA2614" w14:textId="77777777" w:rsidR="00A07DAD" w:rsidRPr="00917FFB" w:rsidRDefault="00A07DAD" w:rsidP="00534D2F">
+          <w:p w:rsidR="00835842" w:rsidRPr="0019479B" w:rsidRDefault="00835842" w:rsidP="00A12C64">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-[...970 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F76A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F76A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7438">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vùng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F76A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:  ≤ 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F76A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>-4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22420210" w14:textId="332F30DA" w:rsidR="003F502A" w:rsidRPr="00917FFB" w:rsidRDefault="003F502A" w:rsidP="003F502A">
+    <w:p w:rsidR="00733D78" w:rsidRDefault="00C05CEF" w:rsidP="00835842">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="clear" w:pos="1260"/>
+          <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-        <w:t>Địa</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chỉ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00917FFB">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-        <w:t>chỉ</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiêu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00917FFB">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...4 lines deleted...]
-        <w:t>điểm</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>phục</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00917FFB">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00917FFB">
-[...194 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vụ</w:t>
-      </w:r>
-[...1102 lines deleted...]
-        <w:t>ị</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="724"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="537"/>
+        <w:gridCol w:w="1443"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="1022"/>
+        <w:gridCol w:w="2231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w14:paraId="48D95E10" w14:textId="77777777" w:rsidTr="00872CB1">
+      <w:tr w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="353"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17EF6201" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00DB2D52">
+          <w:p w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="558F72F0" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00DB2D52">
+          <w:p w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Chỉ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>bị</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tiêu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B395253" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00DB2D52">
+          <w:p w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Định</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>tả</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nghĩa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="611844FE" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="003E7EE9" w:rsidP="00DB2D52">
+          <w:p w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Đơn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00917FFB">
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>vị</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1BB470" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00DB2D52">
+          <w:p w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cam </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE6B04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054720C" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70E629AA" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00DB2D52">
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Thời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>triển</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>khai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Là khoảng thời gian kể từ ngày đại diện có thẩm quyền của </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ai Bên ký kết hợp đồng, phụ lục, biên bản di chuyển, nâng hạ băng thông cho tới khi Viettel bàn giao tuyến kênh cho khách hàng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00917FFB">
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>≤ ….</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA0F68" w:rsidRPr="00917FFB" w14:paraId="42B7D6DE" w14:textId="77777777" w:rsidTr="00872CB1">
+      <w:tr w:rsidR="0054720C" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="1042"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55FA56AA" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="00AA0F68" w:rsidP="00AA0F68">
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00917FFB">
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDBA334" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00AA0F68">
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Thời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>gian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>khắc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>phục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>cố</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là khoảng thời gian tính từ thời điểm khách hàng thông báo sự cố cho Viettel cho đến khi sự cố được xử lý xong và được khách hàng xác nhận</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>≤ 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054720C" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Thời gian thông báo bảo dưỡng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là khoảng thời gian tính từ thời điểm Viettel thông báo kế hoạch bảo dưỡng cho khách hàng đến thời gian truyến kênh bị ảnh hưởng do kế hoạch bảo dưỡng.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="198"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≥</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0054720C" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Tần suất bảo dưỡng đường truyền và thiết bị sử dụng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là tần suất (số tháng/lần) Viettel định kỳ kiểm tra, bảo dưỡng đường truyền và thiết bị mà khách hàng sử dụng (nếu khách hàng đồng ý).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="001B7280" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7280">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7280">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7280">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tháng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7280">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7280">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>≥ ….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Công cụ tự quản trị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là công cụ Viettel cung cấp cho khách hàng để quản lý, giám sát tình trạng các tuyến kênh, giám sát băng thông.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2810EDDD" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00AA0F68">
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00517B2F">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>MW</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/OW: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00517B2F">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="72" w:hanging="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Kênh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>thuê</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>riêng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>nâng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UCTT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0054720C" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>năm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Viettel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>nâng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ứng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>cứu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>năm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="006C6383" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>≤ …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Tỷ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tăng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thêm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UCTT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Viettel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>nâng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ứng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>cứu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>bằng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>phần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tăng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thêm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hợp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>phụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hợp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≤ </w:t>
+            </w:r>
+            <w:r w:rsidR="006C6383" w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003538B3" w:rsidRPr="00EE6B04" w:rsidTr="00517B2F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="296" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="796" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Cảnh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>báo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vượt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ngưỡng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2112" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="0054720C" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tỷ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>mức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>băng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hợp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>phụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hợp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>vượt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ngưỡng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tỷ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>lệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>này</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>Viettel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>sẽ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>cảnh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>báo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tới</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>tránh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>trường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>hợp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>nghẽn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>mạng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="564" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="00095CB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1231" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003538B3" w:rsidRPr="00517B2F" w:rsidRDefault="003538B3" w:rsidP="0054720C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">≥ </w:t>
+            </w:r>
+            <w:r w:rsidR="006C6383" w:rsidRPr="00517B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B21C08" w:rsidRPr="00EE6B04" w:rsidRDefault="0056223F" w:rsidP="00835842">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TIẾP NHẬN SỰ CỐ VÀ GIẢM TRỪ CƯỚC DO SỰ CỐ (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nếu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>có</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD5A93" w:rsidRPr="00EE6B04" w:rsidRDefault="00BD5A93" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Đầu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mối</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiếp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nhận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sự</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cố</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00295732" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295732" w:rsidRPr="00EE6B04" w:rsidRDefault="00295732" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ngay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> khi có sự cố xảy ra: Quý khách hàng gửi thông báo yêu cầu khắc phục sự cố cho Viettel qua kênh tiếp nhận thông tin hotline - tiếp nhận 24/24 tất cả các sự cố dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="00141382" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079659C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Metro</w:t>
+      </w:r>
+      <w:r w:rsidR="0079659C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wan, </w:t>
+      </w:r>
+      <w:r w:rsidR="0079659C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r w:rsidR="0079659C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Wan và</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0380" w:rsidRPr="001B0380">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kênh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00537055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>thuê</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00537055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00537055">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>riêng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0079659C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295732" w:rsidRPr="00EE6B04" w:rsidRDefault="00295732" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Tổng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>đài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76625" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>8008000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>nhánh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76625" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295732" w:rsidRPr="00CB7E04" w:rsidRDefault="00295732" w:rsidP="00CB7E04">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7E04" w:rsidRPr="00CB7E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>cskhdn@viettel.com.vn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004512FD" w:rsidRPr="00EE6B04" w:rsidRDefault="00B21C08" w:rsidP="0032507D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iảm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>trừ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sự</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005215B9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cố</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="00F1406F" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053084C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ung cấp dịch vụ theo chất lượng và tiêu chuẩ</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n như </w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>đã cam kết</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bên trên</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.Trường hợp mất liên lạc (thời gian mất liên lạc tính từ lúc </w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Khách hàng thông báo cho Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đế</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>n lúc Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> báo lạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i cho Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> về việc</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đã hoàn thành</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> khắc phục sự cố - căn cứ vào sổ trực ca và Biên bản xác nhận của kỹ thuật hai bên) do lỗi của </w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Viettel, Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có trách nhiệm giảm cước cho </w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Phần cước</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trong thời gian</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gián đoạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n dịch vụ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>được khấu trừ vào tháng kế tiếp</w:t>
+      </w:r>
+      <w:r w:rsidR="00694408" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và được quy định như sau</w:t>
+      </w:r>
+      <w:r w:rsidR="005B577B" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dưới 30 phút </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00884C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Không giảm cước</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Từ 30 phút đến 60 phút </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00884C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Giảm 60 phút  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trên 60 phút </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00905F7F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00884C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A00F9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Giảm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>theo thời gian mất liên lạc thực tế</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00A00F9E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Số tiền điều chỉnh được tính theo công thức sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="009F0314" w:rsidP="00060175">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1435735</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2602865" cy="661670"/>
+                <wp:effectExtent l="10160" t="5080" r="6350" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2602865" cy="661670"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="005B577B" w:rsidRPr="00B7746E" w:rsidRDefault="005B577B" w:rsidP="00B914C6">
+                            <w:pPr>
+                              <w:ind w:left="-142"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B7746E">
+                              <w:rPr>
+                                <w:b/>
+                                <w:position w:val="-10"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:object w:dxaOrig="180" w:dyaOrig="345">
+                                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9pt;height:17.25pt">
+                                  <v:imagedata r:id="rId9" o:title=""/>
+                                </v:shape>
+                                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1777362682" r:id="rId10"/>
+                              </w:object>
+                            </w:r>
+                            <w:r w:rsidRPr="00B7746E">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0094182F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>G =</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0094182F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0094182F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:position w:val="-24"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:object w:dxaOrig="870" w:dyaOrig="810">
+                                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:43.5pt;height:40.5pt">
+                                  <v:imagedata r:id="rId11" o:title=""/>
+                                </v:shape>
+                                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1777362683" r:id="rId12"/>
+                              </w:object>
+                            </w:r>
+                            <w:r w:rsidRPr="0094182F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:position w:val="-10"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:object w:dxaOrig="180" w:dyaOrig="345">
+                                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:9pt;height:17.25pt">
+                                  <v:imagedata r:id="rId9" o:title=""/>
+                                </v:shape>
+                                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1777362684" r:id="rId13"/>
+                              </w:object>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:113.05pt;margin-top:2pt;width:204.95pt;height:52.1pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeOirrKgIAAFAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgxkjQ14hRdugwD&#10;ugvQ7gNkWbaFSaImKbG7rx8lp1nQbS/D/CCIInVEnkN6czNqRY7CeQmmovNZTokwHBppuop+fdy/&#10;WVPiAzMNU2BERZ+Epzfb1682gy1FAT2oRjiCIMaXg61oH4Its8zzXmjmZ2CFQWcLTrOApuuyxrEB&#10;0bXKijxfZQO4xjrgwns8vZucdJvw21bw8LltvQhEVRRzC2l1aa3jmm03rOwcs73kpzTYP2ShmTT4&#10;6BnqjgVGDk7+BqUld+ChDTMOOoO2lVykGrCaef6imoeeWZFqQXK8PdPk/x8s/3T84ohsKlpQYphG&#10;iR7FGMhbGMk6sjNYX2LQg8WwMOIxqpwq9fYe+DdPDOx6Zjpx6xwMvWANZjePN7OLqxOOjyD18BEa&#10;fIYdAiSgsXU6UodkEERHlZ7OysRUOB4Wq7xYr5aUcPStVvPVVZIuY+Xzbet8eC9Ak7ipqEPlEzo7&#10;3vsQs2Hlc0h8zIOSzV4qlQzX1TvlyJFhl+zTlwp4EaYMGSp6vSyWEwF/hcjT9ycILQO2u5K6outz&#10;ECsjbe9Mk5oxMKmmPaaszInHSN1EYhjr8aRLDc0TMupgamscQ9z04H5QMmBLV9R/PzAnKFEfDKpy&#10;PV8s4gwkY7G8KtBwl5760sMMR6iKBkqm7S5Mc3OwTnY9vjT1gYFbVLKVieQo+ZTVKW9s28T9acTi&#10;XFzaKerXj2D7EwAA//8DAFBLAwQUAAYACAAAACEAqxhOvd4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBB1mlYmhDgVQgLBDQqCqxtvk4h4HWw3DX/PcoLbjuZpdqbazG4Q&#10;E4bYe9KwXGQgkBpve2o1vL3eXxYgYjJkzeAJNXxjhE19elKZ0vojveC0Ta3gEIql0dClNJZSxqZD&#10;Z+LCj0js7X1wJrEMrbTBHDncDTLPMiWd6Yk/dGbEuw6bz+3BaSjWj9NHfFo9vzdqP1yni6vp4Sto&#10;fX42396ASDinPxh+63N1qLnTzh/IRjFoyHO1ZFTDmiexr1aKjx2DWZGDrCv5f0H9AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAB46KusqAgAAUAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKsYTr3eAAAACQEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="005B577B" w:rsidRPr="00B7746E" w:rsidRDefault="005B577B" w:rsidP="00B914C6">
+                      <w:pPr>
+                        <w:ind w:left="-142"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B7746E">
+                        <w:rPr>
+                          <w:b/>
+                          <w:position w:val="-10"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:object w:dxaOrig="180" w:dyaOrig="345">
+                          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:9pt;height:17.25pt">
+                            <v:imagedata r:id="rId9" o:title=""/>
+                          </v:shape>
+                          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1777362682" r:id="rId14"/>
+                        </w:object>
+                      </w:r>
+                      <w:r w:rsidRPr="00B7746E">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0094182F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>G =</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0094182F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0094182F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:position w:val="-24"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:object w:dxaOrig="870" w:dyaOrig="810">
+                          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:43.5pt;height:40.5pt">
+                            <v:imagedata r:id="rId11" o:title=""/>
+                          </v:shape>
+                          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1777362683" r:id="rId15"/>
+                        </w:object>
+                      </w:r>
+                      <w:r w:rsidRPr="0094182F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:position w:val="-10"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:object w:dxaOrig="180" w:dyaOrig="345">
+                          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:9pt;height:17.25pt">
+                            <v:imagedata r:id="rId9" o:title=""/>
+                          </v:shape>
+                          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1031" DrawAspect="Content" ObjectID="_1777362684" r:id="rId16"/>
+                        </w:object>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00060175">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00841154" w:rsidRPr="00EE6B04" w:rsidRDefault="00841154" w:rsidP="00060175">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF3042" w:rsidRDefault="00EF3042" w:rsidP="00260E93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00260E93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Trong đó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Số </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tiền giảm trừ trong tháng cho Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Đvt: đồng)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Cước dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>/ phí trọn gói/phí thuê cổng phần cứng của dịch vụ (Đvt: đồng)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>: Tổng số giờ trong tháng (=số ngày x 24 giờ) (Đvt: giờ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B577B" w:rsidRPr="00EE6B04" w:rsidRDefault="005B577B" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>: Số giờ gián đoạn dịch vụ trong tháng (Đvt: giờ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617E68" w:rsidRPr="00EE6B04" w:rsidRDefault="00445298" w:rsidP="0032507D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1260"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>trường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kh</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>coi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>là</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sự</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cố</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00FE4D49" w:rsidP="00260E93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Việc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngắt/ngưng dịch vụ do bất kì những lý do nào được nêu sau đây sẽ không được coi là lỗi của</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00FE4D49" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Bảo dưỡng hệ thống định kì hoặc trong trường hợp khẩn cấp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00377503" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Bảo dưỡng thiết bị theo yêu cầu của Nhà thầu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00FE4D49" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Kiểm tra đư</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ờng truyền theo yêu cầu của K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hách hàng trong trường hợp không phát hiện lỗi hay mất đường truyền;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00FE4D49" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lỗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i hoặc hỏng do thiết bị của K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hách hàng, hoặc do thiết bị của c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ác bên khác (bên </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>thứ 3) mà K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hách hàng đã ủy quyền được sử dụng </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00C3272F" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Do lỗi K</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4D49" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hách hàng kích hoạt hoặc sử dụng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4D49" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sai mục đích;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C530F9" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00FE4D49" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Trường hợp bất khả kháng;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00CC2C38" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4D49" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngừng cung cấp dịch vụ và/hoặc cung cấp lại do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3272F" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Khách</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4D49" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hàng không thanh toán đúng thời hạn n</w:t>
+      </w:r>
+      <w:r w:rsidR="0054720C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hư đã quy định tại Hợp đồng này;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4D49" w:rsidRPr="00EE6B04" w:rsidRDefault="00CC2C38" w:rsidP="00260E93">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Viettel ngừng cung cấp dịch vụ do K</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4D49" w:rsidRPr="00EE6B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hách hàng sử dụng kênh bất hợp pháp hoặc với mục đích bất hợp pháp.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="6195"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidTr="00CC2C38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1585" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00904DCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3415" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C820763" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00AA0F68">
+          <w:p w:rsidR="00904DCA" w:rsidRPr="00DD7867" w:rsidRDefault="00547A24" w:rsidP="00644B0A">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">……, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>háng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> … </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>năm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00904DCA" w:rsidRPr="00DD7867">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidTr="00DC6950">
+        <w:trPr>
+          <w:trHeight w:val="1014"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1585" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00904DCA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1143" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3415" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13621B1D" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00AA0F68">
+          <w:p w:rsidR="00904DCA" w:rsidRPr="000F7F86" w:rsidRDefault="006E436B" w:rsidP="00D20F96">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ĐẠI DIỆN VIETTEL</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="35B6D937" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00AA0F68">
+          <w:p w:rsidR="00956C57" w:rsidRPr="000F7F86" w:rsidRDefault="00904DCA" w:rsidP="00D20F96">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...35 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
                 <w:spacing w:val="-10"/>
-              </w:rPr>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ghi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rõ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>đóng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F1095E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dấu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7436E1BA" w14:textId="619027A5" w:rsidR="00D233E2" w:rsidRDefault="00D233E2" w:rsidP="00120B08">
+    <w:p w:rsidR="00060175" w:rsidRPr="000F7F86" w:rsidRDefault="00CA26AE" w:rsidP="00060175">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1139"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-        <w:ind w:hanging="142"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A85546" w:rsidRPr="00DB7F02" w:rsidRDefault="00C71009" w:rsidP="00C71009">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mất liên</w:t>
+      </w:r>
+      <w:r w:rsidR="00373763" w:rsidRPr="000F7F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Phần cước</w:t>
+      </w:r>
+      <w:r w:rsidR="00373763" w:rsidRPr="00DB7F02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...550 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="724DD315" w14:textId="2F128802" w:rsidR="00A07DAD" w:rsidRDefault="00A07DAD" w:rsidP="00A07DAD">
-[...5628 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00A85546" w:rsidRPr="00DB7F02" w:rsidSect="00037A44">
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1985" w:header="283" w:footer="283" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="348B4B82" w14:textId="77777777" w:rsidR="009539F1" w:rsidRDefault="009539F1">
+    <w:p w:rsidR="00216EBE" w:rsidRDefault="00216EBE" w:rsidP="00E120B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C0CE5AC" w14:textId="77777777" w:rsidR="009539F1" w:rsidRDefault="009539F1">
+    <w:p w:rsidR="00216EBE" w:rsidRDefault="00216EBE" w:rsidP="00E120B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name=".VnTimeH">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="64B24233" w14:textId="77777777" w:rsidR="00440BE0" w:rsidRDefault="009D1D8D">
-[...2 lines deleted...]
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-909306253"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...57 lines deleted...]
-  <w:p w14:paraId="020EDB57" w14:textId="77777777" w:rsidR="005B3C7F" w:rsidRDefault="005B3C7F">
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00366DD4" w:rsidRPr="00366DD4" w:rsidRDefault="00366DD4">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00366DD4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00366DD4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00366DD4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0032507D">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00366DD4">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00366DD4" w:rsidRDefault="00366DD4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BC24A09" w14:textId="77777777" w:rsidR="009539F1" w:rsidRDefault="009539F1">
+    <w:p w:rsidR="00216EBE" w:rsidRDefault="00216EBE" w:rsidP="00E120B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67200838" w14:textId="77777777" w:rsidR="009539F1" w:rsidRDefault="009539F1">
+    <w:p w:rsidR="00216EBE" w:rsidRDefault="00216EBE" w:rsidP="00E120B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title="mso9090"/>
+      </v:shape>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD93D60"/>
+    <w:nsid w:val="01013DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7832B18C"/>
-    <w:lvl w:ilvl="0" w:tplc="EBA0F638">
+    <w:tmpl w:val="4ED00028"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A1F7C55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE989C48"/>
+    <w:lvl w:ilvl="0" w:tplc="0B004178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C693802"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A45AAF08"/>
+    <w:lvl w:ilvl="0" w:tplc="30B26D16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10D14D48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8118E420"/>
+    <w:lvl w:ilvl="0" w:tplc="CE24C2C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13B4135F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="890AD2C2"/>
+    <w:lvl w:ilvl="0" w:tplc="D41EFD3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1509273E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="015CA198"/>
+    <w:lvl w:ilvl="0" w:tplc="064A9ED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F76449"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C514039A"/>
+    <w:lvl w:ilvl="0" w:tplc="5E823B48">
+      <w:start w:val="993"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="270" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D879AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="015CA198"/>
+    <w:lvl w:ilvl="0" w:tplc="064A9ED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34E86AA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17AEC3B2"/>
+    <w:lvl w:ilvl="0" w:tplc="313E6108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:w w:val="100"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F6B403EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35DA1CB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7D8787E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8105CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC74E4B4"/>
+    <w:lvl w:ilvl="0" w:tplc="78C0C190">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42102A1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C63C864C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="480"/>
+        </w:tabs>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43986E1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A34B5F6"/>
+    <w:lvl w:ilvl="0" w:tplc="042A0007">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45201B7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="820EB5C8"/>
+    <w:lvl w:ilvl="0" w:tplc="A5F4F894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46003684"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FCA7A5E"/>
+    <w:lvl w:ilvl="0" w:tplc="F760CD6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2040"/>
+        </w:tabs>
+        <w:ind w:left="2040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...13 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21ED3732"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47263185"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4148BF02"/>
+    <w:tmpl w:val="CA7200DC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="4"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="2.%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="780" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EAE2719"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F2C2C5E"/>
+    <w:lvl w:ilvl="0" w:tplc="5C602794">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50004A61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01602B24"/>
+    <w:lvl w:ilvl="0" w:tplc="5E1CDD64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A5F4F894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="A8A42EBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="1560" w:hanging="720"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2700"/>
+        </w:tabs>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3420"/>
+        </w:tabs>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4140"/>
+        </w:tabs>
+        <w:ind w:left="4140" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4860"/>
+        </w:tabs>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6300"/>
+        </w:tabs>
+        <w:ind w:left="6300" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52067BD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD86732E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5681536E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AF80DE2"/>
+    <w:lvl w:ilvl="0" w:tplc="042A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3632" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4352" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5792" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6512" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...54 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7952" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8672" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B900122"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6248351C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="36AA9062"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="7EECA78E"/>
+    <w:lvl w:ilvl="0" w:tplc="A5F4F894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69332A5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3DE1948"/>
+    <w:lvl w:ilvl="0" w:tplc="3AA414D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="558" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1278" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1998" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2718" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3438" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4158" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4878" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5598" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6318" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C537ACD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43D247AA"/>
+    <w:lvl w:ilvl="0" w:tplc="7F9E6EAC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71B3260E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E70F31C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73960A8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="596034E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="500"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
-        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="1800"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...9 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B665DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97FE58EA"/>
+    <w:lvl w:ilvl="0" w:tplc="61AC6E08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="+"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...120 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F7E782D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7685170D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01A223FA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="27E2615C"/>
+    <w:lvl w:ilvl="0" w:tplc="042A0007">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78726EED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="726AC31E"/>
+    <w:lvl w:ilvl="0" w:tplc="61AC6E08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="+"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78786F0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92E4A790"/>
+    <w:lvl w:ilvl="0" w:tplc="D33C5B98">
+      <w:start w:val="1500"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...313 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="6"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00440BE0"/>
-[...1225 lines deleted...]
-    <w:rsid w:val="00FF7D9E"/>
+    <w:rsidRoot w:val="00E120B3"/>
+    <w:rsid w:val="000014AA"/>
+    <w:rsid w:val="00002FC9"/>
+    <w:rsid w:val="00003A0F"/>
+    <w:rsid w:val="00010E1C"/>
+    <w:rsid w:val="000173A0"/>
+    <w:rsid w:val="000242E4"/>
+    <w:rsid w:val="00037A44"/>
+    <w:rsid w:val="00044588"/>
+    <w:rsid w:val="0004668E"/>
+    <w:rsid w:val="0004733A"/>
+    <w:rsid w:val="00056A34"/>
+    <w:rsid w:val="00060175"/>
+    <w:rsid w:val="00062B26"/>
+    <w:rsid w:val="00065B9E"/>
+    <w:rsid w:val="000673C5"/>
+    <w:rsid w:val="000705B2"/>
+    <w:rsid w:val="00073EE8"/>
+    <w:rsid w:val="0007482E"/>
+    <w:rsid w:val="00076D25"/>
+    <w:rsid w:val="00084E8C"/>
+    <w:rsid w:val="00085A55"/>
+    <w:rsid w:val="000907F6"/>
+    <w:rsid w:val="00090F81"/>
+    <w:rsid w:val="000A2585"/>
+    <w:rsid w:val="000C177F"/>
+    <w:rsid w:val="000C2C4A"/>
+    <w:rsid w:val="000C42DA"/>
+    <w:rsid w:val="000D5B4C"/>
+    <w:rsid w:val="000D78D1"/>
+    <w:rsid w:val="000E0D92"/>
+    <w:rsid w:val="000E3542"/>
+    <w:rsid w:val="000F7F86"/>
+    <w:rsid w:val="00100669"/>
+    <w:rsid w:val="0010080D"/>
+    <w:rsid w:val="00101948"/>
+    <w:rsid w:val="00103244"/>
+    <w:rsid w:val="00116FAB"/>
+    <w:rsid w:val="00126BC4"/>
+    <w:rsid w:val="00127AAF"/>
+    <w:rsid w:val="001364CA"/>
+    <w:rsid w:val="001373A2"/>
+    <w:rsid w:val="0013751B"/>
+    <w:rsid w:val="001401AA"/>
+    <w:rsid w:val="00141382"/>
+    <w:rsid w:val="001423AB"/>
+    <w:rsid w:val="0014546F"/>
+    <w:rsid w:val="001545C5"/>
+    <w:rsid w:val="00166F43"/>
+    <w:rsid w:val="001723C6"/>
+    <w:rsid w:val="00183F0F"/>
+    <w:rsid w:val="0019479B"/>
+    <w:rsid w:val="001A036E"/>
+    <w:rsid w:val="001A0CC0"/>
+    <w:rsid w:val="001A17B8"/>
+    <w:rsid w:val="001A5B5E"/>
+    <w:rsid w:val="001B0380"/>
+    <w:rsid w:val="001B05E2"/>
+    <w:rsid w:val="001B4A43"/>
+    <w:rsid w:val="001B7280"/>
+    <w:rsid w:val="001B7458"/>
+    <w:rsid w:val="001E3541"/>
+    <w:rsid w:val="001E5869"/>
+    <w:rsid w:val="001F3BD3"/>
+    <w:rsid w:val="0020060B"/>
+    <w:rsid w:val="00202C79"/>
+    <w:rsid w:val="00204A56"/>
+    <w:rsid w:val="0020551B"/>
+    <w:rsid w:val="00210212"/>
+    <w:rsid w:val="002118D7"/>
+    <w:rsid w:val="00211BEB"/>
+    <w:rsid w:val="00212AEF"/>
+    <w:rsid w:val="00216EBE"/>
+    <w:rsid w:val="00217D38"/>
+    <w:rsid w:val="00222E4B"/>
+    <w:rsid w:val="00225844"/>
+    <w:rsid w:val="00230197"/>
+    <w:rsid w:val="002327A7"/>
+    <w:rsid w:val="002417C6"/>
+    <w:rsid w:val="00242C52"/>
+    <w:rsid w:val="002503AF"/>
+    <w:rsid w:val="00260E93"/>
+    <w:rsid w:val="00265486"/>
+    <w:rsid w:val="0027082A"/>
+    <w:rsid w:val="0027663C"/>
+    <w:rsid w:val="002946BB"/>
+    <w:rsid w:val="00295732"/>
+    <w:rsid w:val="002B1E31"/>
+    <w:rsid w:val="002B31FC"/>
+    <w:rsid w:val="002B5F31"/>
+    <w:rsid w:val="002C05BB"/>
+    <w:rsid w:val="002C22AA"/>
+    <w:rsid w:val="002D68E0"/>
+    <w:rsid w:val="002E0179"/>
+    <w:rsid w:val="002E74CE"/>
+    <w:rsid w:val="002F2A98"/>
+    <w:rsid w:val="003111E3"/>
+    <w:rsid w:val="00313A53"/>
+    <w:rsid w:val="00313CC2"/>
+    <w:rsid w:val="00313E7D"/>
+    <w:rsid w:val="003200CE"/>
+    <w:rsid w:val="0032507D"/>
+    <w:rsid w:val="00325C50"/>
+    <w:rsid w:val="003309BE"/>
+    <w:rsid w:val="003359B7"/>
+    <w:rsid w:val="00336369"/>
+    <w:rsid w:val="0035337F"/>
+    <w:rsid w:val="003538B3"/>
+    <w:rsid w:val="00357211"/>
+    <w:rsid w:val="00366DD4"/>
+    <w:rsid w:val="00371D53"/>
+    <w:rsid w:val="00373763"/>
+    <w:rsid w:val="00377503"/>
+    <w:rsid w:val="00377B5F"/>
+    <w:rsid w:val="003809D7"/>
+    <w:rsid w:val="00381B41"/>
+    <w:rsid w:val="00384E63"/>
+    <w:rsid w:val="0039170F"/>
+    <w:rsid w:val="00391FD4"/>
+    <w:rsid w:val="003928E5"/>
+    <w:rsid w:val="003A0DB0"/>
+    <w:rsid w:val="003A67E8"/>
+    <w:rsid w:val="003B4BE7"/>
+    <w:rsid w:val="003B66E4"/>
+    <w:rsid w:val="003B7AE9"/>
+    <w:rsid w:val="003C07DD"/>
+    <w:rsid w:val="003D1213"/>
+    <w:rsid w:val="003E5500"/>
+    <w:rsid w:val="003E5CF8"/>
+    <w:rsid w:val="003F2C1D"/>
+    <w:rsid w:val="003F47FB"/>
+    <w:rsid w:val="003F4B58"/>
+    <w:rsid w:val="00431975"/>
+    <w:rsid w:val="00445298"/>
+    <w:rsid w:val="00446374"/>
+    <w:rsid w:val="00446995"/>
+    <w:rsid w:val="004512FD"/>
+    <w:rsid w:val="004725C8"/>
+    <w:rsid w:val="00474405"/>
+    <w:rsid w:val="00474DA5"/>
+    <w:rsid w:val="00477264"/>
+    <w:rsid w:val="004800C5"/>
+    <w:rsid w:val="00481DD9"/>
+    <w:rsid w:val="004938B9"/>
+    <w:rsid w:val="004A29BA"/>
+    <w:rsid w:val="004A5AF6"/>
+    <w:rsid w:val="004B0521"/>
+    <w:rsid w:val="004C6139"/>
+    <w:rsid w:val="004D0CAC"/>
+    <w:rsid w:val="004E0D95"/>
+    <w:rsid w:val="004E1567"/>
+    <w:rsid w:val="004E1623"/>
+    <w:rsid w:val="004E3FAF"/>
+    <w:rsid w:val="004F42F4"/>
+    <w:rsid w:val="004F58BF"/>
+    <w:rsid w:val="004F723A"/>
+    <w:rsid w:val="004F7D4D"/>
+    <w:rsid w:val="00514EBF"/>
+    <w:rsid w:val="00517B2F"/>
+    <w:rsid w:val="00521270"/>
+    <w:rsid w:val="005215B9"/>
+    <w:rsid w:val="005248DD"/>
+    <w:rsid w:val="00524BEA"/>
+    <w:rsid w:val="00526BEA"/>
+    <w:rsid w:val="0053084C"/>
+    <w:rsid w:val="00537055"/>
+    <w:rsid w:val="00543CB3"/>
+    <w:rsid w:val="005448E8"/>
+    <w:rsid w:val="005467DC"/>
+    <w:rsid w:val="0054720C"/>
+    <w:rsid w:val="00547A24"/>
+    <w:rsid w:val="00547AD9"/>
+    <w:rsid w:val="00552468"/>
+    <w:rsid w:val="0056223F"/>
+    <w:rsid w:val="00564BDE"/>
+    <w:rsid w:val="005705D1"/>
+    <w:rsid w:val="00584193"/>
+    <w:rsid w:val="00585E49"/>
+    <w:rsid w:val="005869A4"/>
+    <w:rsid w:val="005B1324"/>
+    <w:rsid w:val="005B3FCD"/>
+    <w:rsid w:val="005B577B"/>
+    <w:rsid w:val="005E10AE"/>
+    <w:rsid w:val="005E636D"/>
+    <w:rsid w:val="005F4405"/>
+    <w:rsid w:val="00601D9B"/>
+    <w:rsid w:val="00603414"/>
+    <w:rsid w:val="006036A1"/>
+    <w:rsid w:val="0060772F"/>
+    <w:rsid w:val="00612F80"/>
+    <w:rsid w:val="00616C42"/>
+    <w:rsid w:val="006176C3"/>
+    <w:rsid w:val="00617E68"/>
+    <w:rsid w:val="00622DDF"/>
+    <w:rsid w:val="0063627E"/>
+    <w:rsid w:val="00644B0A"/>
+    <w:rsid w:val="00644B22"/>
+    <w:rsid w:val="00653025"/>
+    <w:rsid w:val="00654D67"/>
+    <w:rsid w:val="00657F54"/>
+    <w:rsid w:val="0067366D"/>
+    <w:rsid w:val="006757DA"/>
+    <w:rsid w:val="00677587"/>
+    <w:rsid w:val="00677605"/>
+    <w:rsid w:val="0068210E"/>
+    <w:rsid w:val="00684007"/>
+    <w:rsid w:val="006919A8"/>
+    <w:rsid w:val="00692BAA"/>
+    <w:rsid w:val="006943FC"/>
+    <w:rsid w:val="00694408"/>
+    <w:rsid w:val="00694A49"/>
+    <w:rsid w:val="006A05A7"/>
+    <w:rsid w:val="006A0D23"/>
+    <w:rsid w:val="006A1035"/>
+    <w:rsid w:val="006B1C44"/>
+    <w:rsid w:val="006B45D1"/>
+    <w:rsid w:val="006C6383"/>
+    <w:rsid w:val="006D39AA"/>
+    <w:rsid w:val="006E12CC"/>
+    <w:rsid w:val="006E436B"/>
+    <w:rsid w:val="006F087E"/>
+    <w:rsid w:val="006F2A9C"/>
+    <w:rsid w:val="006F3532"/>
+    <w:rsid w:val="006F5319"/>
+    <w:rsid w:val="006F6DD5"/>
+    <w:rsid w:val="00700D68"/>
+    <w:rsid w:val="00705C5A"/>
+    <w:rsid w:val="00710869"/>
+    <w:rsid w:val="0071374E"/>
+    <w:rsid w:val="00722029"/>
+    <w:rsid w:val="00733D78"/>
+    <w:rsid w:val="0074228A"/>
+    <w:rsid w:val="00742A0A"/>
+    <w:rsid w:val="00750ADB"/>
+    <w:rsid w:val="007530F9"/>
+    <w:rsid w:val="00754FDB"/>
+    <w:rsid w:val="00755431"/>
+    <w:rsid w:val="00756B80"/>
+    <w:rsid w:val="00765671"/>
+    <w:rsid w:val="007668BF"/>
+    <w:rsid w:val="00766ED3"/>
+    <w:rsid w:val="007679CC"/>
+    <w:rsid w:val="00772F4A"/>
+    <w:rsid w:val="00792047"/>
+    <w:rsid w:val="0079659C"/>
+    <w:rsid w:val="007A349F"/>
+    <w:rsid w:val="007B46FE"/>
+    <w:rsid w:val="007B6F8F"/>
+    <w:rsid w:val="007C2A9C"/>
+    <w:rsid w:val="007C5F65"/>
+    <w:rsid w:val="007D1D0B"/>
+    <w:rsid w:val="007D4DEC"/>
+    <w:rsid w:val="007E3141"/>
+    <w:rsid w:val="007F1FE5"/>
+    <w:rsid w:val="007F2C53"/>
+    <w:rsid w:val="007F530E"/>
+    <w:rsid w:val="007F7324"/>
+    <w:rsid w:val="007F7BF5"/>
+    <w:rsid w:val="00803E61"/>
+    <w:rsid w:val="008058AB"/>
+    <w:rsid w:val="00807238"/>
+    <w:rsid w:val="00811C48"/>
+    <w:rsid w:val="00813AEA"/>
+    <w:rsid w:val="00827698"/>
+    <w:rsid w:val="008306E6"/>
+    <w:rsid w:val="008311CC"/>
+    <w:rsid w:val="00831278"/>
+    <w:rsid w:val="00832EB3"/>
+    <w:rsid w:val="00834A5C"/>
+    <w:rsid w:val="00835842"/>
+    <w:rsid w:val="00841154"/>
+    <w:rsid w:val="00841DC1"/>
+    <w:rsid w:val="00845F44"/>
+    <w:rsid w:val="008469B1"/>
+    <w:rsid w:val="00853AE2"/>
+    <w:rsid w:val="00864BF9"/>
+    <w:rsid w:val="008675A3"/>
+    <w:rsid w:val="0087008C"/>
+    <w:rsid w:val="00884C32"/>
+    <w:rsid w:val="00884E89"/>
+    <w:rsid w:val="008949D4"/>
+    <w:rsid w:val="008A4108"/>
+    <w:rsid w:val="008A5573"/>
+    <w:rsid w:val="008A5D0F"/>
+    <w:rsid w:val="008D089A"/>
+    <w:rsid w:val="008D130C"/>
+    <w:rsid w:val="008E2BFB"/>
+    <w:rsid w:val="008F0AD3"/>
+    <w:rsid w:val="00903B9E"/>
+    <w:rsid w:val="00904DCA"/>
+    <w:rsid w:val="00905F7F"/>
+    <w:rsid w:val="00910EA5"/>
+    <w:rsid w:val="00913C9F"/>
+    <w:rsid w:val="00914CDF"/>
+    <w:rsid w:val="009215E1"/>
+    <w:rsid w:val="00932B15"/>
+    <w:rsid w:val="00934D6D"/>
+    <w:rsid w:val="00945CC3"/>
+    <w:rsid w:val="0094797E"/>
+    <w:rsid w:val="00953DF3"/>
+    <w:rsid w:val="00954B95"/>
+    <w:rsid w:val="00955C15"/>
+    <w:rsid w:val="00956C57"/>
+    <w:rsid w:val="0096222D"/>
+    <w:rsid w:val="00964B07"/>
+    <w:rsid w:val="00980727"/>
+    <w:rsid w:val="009809C6"/>
+    <w:rsid w:val="00981617"/>
+    <w:rsid w:val="0098253B"/>
+    <w:rsid w:val="009834FB"/>
+    <w:rsid w:val="009B414A"/>
+    <w:rsid w:val="009B62BF"/>
+    <w:rsid w:val="009B778D"/>
+    <w:rsid w:val="009B7F5E"/>
+    <w:rsid w:val="009C020F"/>
+    <w:rsid w:val="009D76E9"/>
+    <w:rsid w:val="009E1DB2"/>
+    <w:rsid w:val="009E2792"/>
+    <w:rsid w:val="009E354D"/>
+    <w:rsid w:val="009E5447"/>
+    <w:rsid w:val="009F0314"/>
+    <w:rsid w:val="00A00F9E"/>
+    <w:rsid w:val="00A01A17"/>
+    <w:rsid w:val="00A04D32"/>
+    <w:rsid w:val="00A07142"/>
+    <w:rsid w:val="00A15B7F"/>
+    <w:rsid w:val="00A246C2"/>
+    <w:rsid w:val="00A25456"/>
+    <w:rsid w:val="00A40DC8"/>
+    <w:rsid w:val="00A43B53"/>
+    <w:rsid w:val="00A4765F"/>
+    <w:rsid w:val="00A53D91"/>
+    <w:rsid w:val="00A572A7"/>
+    <w:rsid w:val="00A60374"/>
+    <w:rsid w:val="00A61780"/>
+    <w:rsid w:val="00A61E66"/>
+    <w:rsid w:val="00A67BAD"/>
+    <w:rsid w:val="00A767EF"/>
+    <w:rsid w:val="00A77CBF"/>
+    <w:rsid w:val="00A81362"/>
+    <w:rsid w:val="00A836E2"/>
+    <w:rsid w:val="00A85546"/>
+    <w:rsid w:val="00A97A1F"/>
+    <w:rsid w:val="00AA1E39"/>
+    <w:rsid w:val="00AA378B"/>
+    <w:rsid w:val="00AB0F63"/>
+    <w:rsid w:val="00AC3AC9"/>
+    <w:rsid w:val="00AC43A8"/>
+    <w:rsid w:val="00AC7357"/>
+    <w:rsid w:val="00AD1607"/>
+    <w:rsid w:val="00AD3B89"/>
+    <w:rsid w:val="00AD3DD5"/>
+    <w:rsid w:val="00AD6632"/>
+    <w:rsid w:val="00AD7C30"/>
+    <w:rsid w:val="00AE0D40"/>
+    <w:rsid w:val="00AE1782"/>
+    <w:rsid w:val="00B025C1"/>
+    <w:rsid w:val="00B05555"/>
+    <w:rsid w:val="00B12587"/>
+    <w:rsid w:val="00B21C08"/>
+    <w:rsid w:val="00B22C6B"/>
+    <w:rsid w:val="00B24281"/>
+    <w:rsid w:val="00B339A1"/>
+    <w:rsid w:val="00B359D6"/>
+    <w:rsid w:val="00B41324"/>
+    <w:rsid w:val="00B41922"/>
+    <w:rsid w:val="00B459E1"/>
+    <w:rsid w:val="00B5482C"/>
+    <w:rsid w:val="00B76625"/>
+    <w:rsid w:val="00B81477"/>
+    <w:rsid w:val="00B844D4"/>
+    <w:rsid w:val="00B850C7"/>
+    <w:rsid w:val="00B914C6"/>
+    <w:rsid w:val="00B91592"/>
+    <w:rsid w:val="00BB7438"/>
+    <w:rsid w:val="00BC3E63"/>
+    <w:rsid w:val="00BD5A93"/>
+    <w:rsid w:val="00BE1484"/>
+    <w:rsid w:val="00BE1FEA"/>
+    <w:rsid w:val="00BE4E7B"/>
+    <w:rsid w:val="00BF3486"/>
+    <w:rsid w:val="00C00152"/>
+    <w:rsid w:val="00C05CEF"/>
+    <w:rsid w:val="00C06BBD"/>
+    <w:rsid w:val="00C3272F"/>
+    <w:rsid w:val="00C34F72"/>
+    <w:rsid w:val="00C363EC"/>
+    <w:rsid w:val="00C530F9"/>
+    <w:rsid w:val="00C57E14"/>
+    <w:rsid w:val="00C60506"/>
+    <w:rsid w:val="00C71009"/>
+    <w:rsid w:val="00C76BB1"/>
+    <w:rsid w:val="00C85AC8"/>
+    <w:rsid w:val="00C8683A"/>
+    <w:rsid w:val="00C87B6A"/>
+    <w:rsid w:val="00C93862"/>
+    <w:rsid w:val="00CA26AE"/>
+    <w:rsid w:val="00CA4E4F"/>
+    <w:rsid w:val="00CA580C"/>
+    <w:rsid w:val="00CB5E85"/>
+    <w:rsid w:val="00CB6785"/>
+    <w:rsid w:val="00CB7E04"/>
+    <w:rsid w:val="00CC2C38"/>
+    <w:rsid w:val="00CD2C26"/>
+    <w:rsid w:val="00CD5A44"/>
+    <w:rsid w:val="00CE083E"/>
+    <w:rsid w:val="00CE3545"/>
+    <w:rsid w:val="00CE4D77"/>
+    <w:rsid w:val="00CE568D"/>
+    <w:rsid w:val="00CF0996"/>
+    <w:rsid w:val="00CF409D"/>
+    <w:rsid w:val="00CF52A2"/>
+    <w:rsid w:val="00CF6D27"/>
+    <w:rsid w:val="00D03D4E"/>
+    <w:rsid w:val="00D05629"/>
+    <w:rsid w:val="00D072C9"/>
+    <w:rsid w:val="00D107AE"/>
+    <w:rsid w:val="00D16880"/>
+    <w:rsid w:val="00D20270"/>
+    <w:rsid w:val="00D20F96"/>
+    <w:rsid w:val="00D465D2"/>
+    <w:rsid w:val="00D46BCF"/>
+    <w:rsid w:val="00D5072B"/>
+    <w:rsid w:val="00D62A76"/>
+    <w:rsid w:val="00D66B6F"/>
+    <w:rsid w:val="00D66F5B"/>
+    <w:rsid w:val="00D67049"/>
+    <w:rsid w:val="00D71C45"/>
+    <w:rsid w:val="00D81128"/>
+    <w:rsid w:val="00D836AC"/>
+    <w:rsid w:val="00D95EF5"/>
+    <w:rsid w:val="00DA5C3E"/>
+    <w:rsid w:val="00DA7CD9"/>
+    <w:rsid w:val="00DB0D07"/>
+    <w:rsid w:val="00DB6F19"/>
+    <w:rsid w:val="00DB7F02"/>
+    <w:rsid w:val="00DC1010"/>
+    <w:rsid w:val="00DC191B"/>
+    <w:rsid w:val="00DC199E"/>
+    <w:rsid w:val="00DC27A6"/>
+    <w:rsid w:val="00DC6950"/>
+    <w:rsid w:val="00DD2211"/>
+    <w:rsid w:val="00DD6619"/>
+    <w:rsid w:val="00DD7867"/>
+    <w:rsid w:val="00DE6BD9"/>
+    <w:rsid w:val="00DF692A"/>
+    <w:rsid w:val="00DF7A1B"/>
+    <w:rsid w:val="00DF7C8A"/>
+    <w:rsid w:val="00DF7E5B"/>
+    <w:rsid w:val="00E07D9F"/>
+    <w:rsid w:val="00E120B3"/>
+    <w:rsid w:val="00E12274"/>
+    <w:rsid w:val="00E13F75"/>
+    <w:rsid w:val="00E21646"/>
+    <w:rsid w:val="00E33A42"/>
+    <w:rsid w:val="00E43681"/>
+    <w:rsid w:val="00E4493B"/>
+    <w:rsid w:val="00E4513C"/>
+    <w:rsid w:val="00E46109"/>
+    <w:rsid w:val="00E5580B"/>
+    <w:rsid w:val="00E75DFD"/>
+    <w:rsid w:val="00E8160B"/>
+    <w:rsid w:val="00E8484F"/>
+    <w:rsid w:val="00E943AC"/>
+    <w:rsid w:val="00EA2FFB"/>
+    <w:rsid w:val="00EC2AC2"/>
+    <w:rsid w:val="00EC431A"/>
+    <w:rsid w:val="00EC6637"/>
+    <w:rsid w:val="00EC7D81"/>
+    <w:rsid w:val="00ED504F"/>
+    <w:rsid w:val="00ED6A01"/>
+    <w:rsid w:val="00EE1A20"/>
+    <w:rsid w:val="00EE6B04"/>
+    <w:rsid w:val="00EF13DA"/>
+    <w:rsid w:val="00EF3042"/>
+    <w:rsid w:val="00EF39CF"/>
+    <w:rsid w:val="00F01B52"/>
+    <w:rsid w:val="00F1095E"/>
+    <w:rsid w:val="00F12D57"/>
+    <w:rsid w:val="00F1406F"/>
+    <w:rsid w:val="00F26F9C"/>
+    <w:rsid w:val="00F26FC9"/>
+    <w:rsid w:val="00F32964"/>
+    <w:rsid w:val="00F33C98"/>
+    <w:rsid w:val="00F3589A"/>
+    <w:rsid w:val="00F375B4"/>
+    <w:rsid w:val="00F443C7"/>
+    <w:rsid w:val="00F54DF7"/>
+    <w:rsid w:val="00F629DF"/>
+    <w:rsid w:val="00F6797E"/>
+    <w:rsid w:val="00F744E1"/>
+    <w:rsid w:val="00F76A57"/>
+    <w:rsid w:val="00F77A9B"/>
+    <w:rsid w:val="00F77AF8"/>
+    <w:rsid w:val="00F801E6"/>
+    <w:rsid w:val="00F827BD"/>
+    <w:rsid w:val="00F82C58"/>
+    <w:rsid w:val="00F87556"/>
+    <w:rsid w:val="00F90098"/>
+    <w:rsid w:val="00F973EE"/>
+    <w:rsid w:val="00FA376B"/>
+    <w:rsid w:val="00FB0CBB"/>
+    <w:rsid w:val="00FB2CE6"/>
+    <w:rsid w:val="00FC10C0"/>
+    <w:rsid w:val="00FC2393"/>
+    <w:rsid w:val="00FD3308"/>
+    <w:rsid w:val="00FE4D49"/>
+    <w:rsid w:val="00FE5307"/>
+    <w:rsid w:val="00FE6BA3"/>
+    <w:rsid w:val="00FE7994"/>
+    <w:rsid w:val="00FF5894"/>
+    <w:rsid w:val="00FF73AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6762ABAC"/>
-  <w15:docId w15:val="{9138B7C3-1774-4D12-BA78-5F158B61C6EF}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{95E80082-400F-4772-A766-F6D5A46FE20F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17071,75 +18538,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -17291,858 +18759,840 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004B44A5"/>
+    <w:rsid w:val="00E120B3"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00440BE0"/>
+    <w:rsid w:val="00A15B7F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:beforeLines="40" w:afterLines="40" w:line="260" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:rsid w:val="00440BE0"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Paragraph,Norm,abc,List Paragraph1,Đoạn của Danh sách,List Paragraph11,Đoạn c𞹺Danh sách,List Paragraph111,Nga 3,List Paragraph2,Colorful List - Accent 11,List Paragraph21,Đoạn cDanh sách,Ðoạn c𞹺Danh sách,List Paragraph3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E120B3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E120B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E120B3"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00440BE0"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E120B3"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00440BE0"/>
+    <w:rsid w:val="00E120B3"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...111 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="004B60AF"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00514EBF"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA378B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA378B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00373763"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00373763"/>
+    <w:rPr>
+      <w:rFonts w:ascii=".VnTimeH" w:eastAsia="Times New Roman" w:hAnsi=".VnTimeH"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DF692A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="样式 标题 2 + 加粗 两端对齐"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00A15B7F"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="left" w:pos="864"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A15B7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="vi-VN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000173A0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000173A0"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000173A0"/>
+    <w:rPr>
+      <w:lang w:val="vi-VN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000173A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000173A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="vi-VN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00CC4A8D"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004512FD"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
-[...3 lines deleted...]
-    <w:rsid w:val="00DB6A97"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="008306E6"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
-      <w:ind w:left="360"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00DB6A97"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...29 lines deleted...]
-    <w:rsid w:val="005B3C7F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Paragraph Char,Norm Char,abc Char,List Paragraph1 Char,Đoạn của Danh sách Char,List Paragraph11 Char,Đoạn c𞹺Danh sách Char,List Paragraph111 Char,Nga 3 Char,List Paragraph2 Char,Colorful List - Accent 11 Char,List Paragraph21 Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C71009"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00C431C6"/>
+    <w:rsid w:val="00904DCA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00904DCA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="4748596">
+    <w:div w:id="1318191726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="230194663">
+    <w:div w:id="1786189959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="315375607">
+    <w:div w:id="1824465572">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="554005934">
+    <w:div w:id="2113471718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...128 lines deleted...]
-      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1424952651">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/></Relationships>
+</file>
+
+<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AD4C1F5-5A86-445E-BC36-C12855795826}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B685A8CA-DF59-4E8F-B2BC-660FD31A9B7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1009</Words>
-  <Characters>5754</Characters>
+  <Words>958</Words>
+  <Characters>5463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>h@</Company>
+  <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6750</CharactersWithSpaces>
+  <CharactersWithSpaces>6409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>3604556</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:cskhdn@viettel.com.vn</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Dinh Hue</dc:creator>
+  <dc:subject/>
+  <dc:creator>admin</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>