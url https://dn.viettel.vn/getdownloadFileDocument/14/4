--- v0 (2025-10-26)
+++ v1 (2026-08-23)
@@ -1,14777 +1,9015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="8964" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3204"/>
-        <w:gridCol w:w="5866"/>
+        <w:gridCol w:w="3436"/>
+        <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B621F" w:rsidRPr="00F076B9" w:rsidTr="00FD6A2E">
+      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="25DE346B" w14:textId="77777777" w:rsidTr="007437C6">
         <w:trPr>
-          <w:trHeight w:val="158"/>
+          <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="pct"/>
+            <w:tcW w:w="3436" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="7E6A203A" w14:textId="5FDAE624" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00707CA6" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F7F86">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00917FFB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15F1CB3C" wp14:editId="780E8600">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BBBEDE2" wp14:editId="23A1EC24">
                   <wp:extent cx="1409700" cy="561975"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="1" name="Picture 1" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409700" cy="561975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3234" w:type="pct"/>
-[...44 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486355C5" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT </w:t>
             </w:r>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
-[...1 lines deleted...]
-                <w:r w:rsidRPr="00F076B9">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+                <w:r w:rsidRPr="00917FFB">
                   <w:rPr>
                     <w:b/>
-                    <w:bCs/>
                   </w:rPr>
                   <w:t>NAM</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B621F" w:rsidRPr="00F076B9" w:rsidTr="00FD6A2E">
+      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="1BDB9D31" w14:textId="77777777" w:rsidTr="007437C6">
         <w:trPr>
-          <w:trHeight w:val="581"/>
+          <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="pct"/>
+            <w:tcW w:w="3436" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003B621F" w:rsidRPr="00F076B9" w:rsidRDefault="003B621F" w:rsidP="00FD6A2E">
-            <w:pPr>
+          <w:p w14:paraId="588DBC25" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3234" w:type="pct"/>
-[...91 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5077B806" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="0087736A" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="534ED3CC" wp14:editId="57D7F4B5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>796925</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>215265</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1725295" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="27305" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="AutoShape 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
+                            </wps:cNvCnPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1725295" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="straightConnector1">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="56F7D155" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                      <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                      <o:lock v:ext="edit" shapetype="t"/>
+                    </v:shapetype>
+                    <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:62.75pt;margin-top:16.95pt;width:135.85pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYIOvCHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+Q342sBARVqsEetm2&#10;SLt9AGM7idXEtmxDQFXfvWNDENteqqo5OGPPzDff/K2eTn2HjtxYoWSBk2mMEZdUMSGbAn97204W&#10;GFlHJCOdkrzAZ27x0/rjh9Wgc56qVnWMGwQg0uaDLnDrnM6jyNKW98ROleYSlLUyPXFwNU3EDBkA&#10;ve+iNI7n0aAM00ZRbi28VhclXgf8uubUfa1ryx3qCgzcXDhNOPf+jNYrkjeG6FbQKw3yDyx6IiQE&#10;vUFVxBF0MOIPqF5Qo6yq3ZSqPlJ1LSgPOUA2SfxbNq8t0TzkAsWx+lYm+/9g6ZfjziDBCpxiJEkP&#10;LXo+OBUiowdfnkHbHKxKuTM+QXqSr/pF0e8WSVW2RDY8GL+dNfgm3iN65+IvVkOQ/fBZMbAhgB9q&#10;dapN7yGhCugUWnK+tYSfHKLwmDyms3Q5w4iOuojko6M21n3iqkdeKLB1hoimdaWSEhqvTBLCkOOL&#10;dZ4WyUcHH1Wqrei60P9OoqHAy1k6Cw5WdYJ5pTezptmXnUFH4icofCFH0NybGXWQLIC1nLDNVXZE&#10;dBcZgnfS40FiQOcqXUbkxzJebhabRTbJ0vlmksVVNXneltlkvk0eZ9VDVZZV8tNTS7K8FYxx6dmN&#10;45pkfzcO18W5DNptYG9liN6jh3oB2fEfSIfO+mZexmKv2Hlnxo7DhAbj6zb5Fbi/g3y/8+tfAAAA&#10;//8DAFBLAwQUAAYACAAAACEA9NSZtd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG&#10;7ya+w2ZMejF2KQQVZGmaJh482jbxumVHoGVnCbsU7NM7xoMe/5kv/3xTrGfbiQsOvnWkYLWMQCBV&#10;zrRUKzjsXx+eQfigyejOESr4Qg/r8vam0LlxE73jZRdqwSXkc62gCaHPpfRVg1b7peuRePfpBqsD&#10;x6GWZtATl9tOxlH0KK1uiS80usdtg9V5N1oF6Md0FW0yWx/ertP9R3w9Tf1eqcXdvHkBEXAOfzD8&#10;6LM6lOx0dCMZLzrOcZoyqiBJMhAMJNlTDOL4O5BlIf9/UH4DAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAWCDrwh4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9NSZtd0AAAAJAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BF5E9E" w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Độc lập – Tự do – Hạnh phúc</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B621F" w:rsidRPr="00F076B9" w:rsidTr="00FD6A2E">
+      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="5BEBB9B0" w14:textId="77777777" w:rsidTr="007437C6">
         <w:trPr>
-          <w:trHeight w:val="211"/>
+          <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1766" w:type="pct"/>
-[...57 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532A2090" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:t>Phụ lục</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14031" w:rsidRPr="00917FFB">
+              <w:t xml:space="preserve"> số</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE50D5" w:rsidRPr="00917FFB">
+              <w:t>:…………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12302442" w14:textId="77777777" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BF5E9E" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="00917FFB" w14:paraId="7199AC61" w14:textId="77777777" w:rsidTr="007437C6">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3F7A3D" w14:textId="2744DECF" w:rsidR="00BF5E9E" w:rsidRPr="00917FFB" w:rsidRDefault="00BE50D5" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:t xml:space="preserve">Mã </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD2EBD" w:rsidRPr="00917FFB">
+              <w:t>khách hàng</w:t>
+            </w:r>
+            <w:r w:rsidR="007437C6">
+              <w:t>:……………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F9BB77" w14:textId="021D09CF" w:rsidR="003141A0" w:rsidRPr="00E05D8C" w:rsidRDefault="00CE1A6C" w:rsidP="007437C6">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> DVVT:………………….</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00E05D8C">
+              <w:t>Mã điểm cung cấp DVVT</w:t>
+            </w:r>
+            <w:r w:rsidR="00E55AF9" w:rsidRPr="00917FFB">
+              <w:t>:………………</w:t>
+            </w:r>
+            <w:r w:rsidR="004B60AF" w:rsidRPr="00917FFB">
+              <w:t>..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="001020DB">
-[...4 lines deleted...]
-        <w:spacing w:line="252" w:lineRule="auto"/>
+    <w:p w14:paraId="2F76F1A9" w14:textId="77777777" w:rsidR="00BC23FA" w:rsidRPr="0009317D" w:rsidRDefault="00BC23FA" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00F33ACC" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="0121B3F2" w14:textId="77777777" w:rsidR="00440BE0" w:rsidRPr="00917FFB" w:rsidRDefault="006B4C85" w:rsidP="00E15F75">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F33ACC">
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PHỤ LỤC THAY ĐỔI DỊCH VỤ</w:t>
+        <w:t>PHỤ LỤC</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF428D" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CUNG CẤP </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37732" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DỊCH VỤ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00370F7A" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="0500EC56" w14:textId="77777777" w:rsidR="00A30304" w:rsidRPr="00917FFB" w:rsidRDefault="008F2B3E" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE6E87">
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE6E87">
+        <w:t xml:space="preserve"> Kênh </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37732" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Kênh</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE6E87">
+        <w:t>Thuê riêng</w:t>
+      </w:r>
+      <w:r w:rsidR="00134EC4" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00401B6F">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>thuê</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00401B6F">
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00614B96" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00401B6F">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>riêng</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE6E87">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00211202" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE6E87">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1560" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DE6E87">
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Office</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B621F">
+        <w:t>Metro</w:t>
+      </w:r>
+      <w:r w:rsidR="00614B96" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE6E87">
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DE6E87">
+      <w:r w:rsidR="00F937FC" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE6E87">
+      <w:r w:rsidR="006B4C85" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t></w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DE6E87">
+        <w:t xml:space="preserve">Leasedline </w:t>
+      </w:r>
+      <w:r w:rsidR="00614B96" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Metro</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B621F">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4C85" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">nternet   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-[...4 lines deleted...]
-        <w:spacing w:line="252" w:lineRule="auto"/>
+    <w:p w14:paraId="0F77532C" w14:textId="77777777" w:rsidR="00526978" w:rsidRPr="00917FFB" w:rsidRDefault="002E2930" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Kèm</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>(Kèm theo hợp đồng số …… ngày …</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C27" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>theo</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> tháng … năm …</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6C27" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>hợp</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBE793C" w14:textId="77777777" w:rsidR="00DE6E87" w:rsidRPr="00917FFB" w:rsidRDefault="00DE6E87" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...70 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="001020DB" w:rsidRDefault="001020DB" w:rsidP="001020DB">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="793DE0D8" w14:textId="77777777" w:rsidR="006B5BB5" w:rsidRPr="00917FFB" w:rsidRDefault="006B5BB5" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Phụ</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Phụ lục cung cấp </w:t>
+      </w:r>
+      <w:r w:rsidR="00614B96" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>dịch vụ Kênh thuê riêng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>lục</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003D736C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37732" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003D736C">
+        <w:t xml:space="preserve">OfficeWan, MetroWan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>thay</w:t>
-[...330 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Leasedline Internet này được ký kết ngày …… tháng…… năm 20……  tại…………………………….giữa và bởi: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F1839" w:rsidRPr="002654E6" w:rsidRDefault="007F1839" w:rsidP="00100537">
-[...784 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="55E7C005" w14:textId="77777777" w:rsidR="002654E6" w:rsidRPr="00917FFB" w:rsidRDefault="002654E6" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002654E6">
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>BÊN CUNG CẤP DỊCH VỤ: TẬP ĐOÀN CÔNG NGHIỆP - VIỄN T</w:t>
-      </w:r>
+        <w:t>BÊN SỬ DỤNG DỊCH VỤ VIỄN THÔNG (Gọi tắt là “</w:t>
+      </w:r>
+      <w:r w:rsidR="005F17E7" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F08D01" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Tên Doanh nghiệp/Tổ chức/Cá </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>nhân:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEA2D59" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Người đại diện (áp dụng đối với Doanh nghiệp/tổ chức): …………………….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B92EB50" w14:textId="77777777" w:rsidR="00490A26" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Chức vụ: …………………………………………………………………….….……………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637C363D" w14:textId="1A55E084" w:rsidR="00F5375B" w:rsidRDefault="007F7D3E" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t>”)</w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Theo ủy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quyền số ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00261AFE" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00261AFE" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>………………… ngày ……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00261AFE" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B" w:rsidRPr="00261AFE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="7FA9523E" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-[...117 lines deleted...]
-      </w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ngày sinh: …………………………………...............Nam/nữ: ……………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="2AE74A45" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Số CMND/Căn cước/Hộ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>chiếu:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>….…........Nơi cấp:………………..Ngày cấp……./…./……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08819C47" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Số Giấy Chứng nhận ĐKDN/Quyết định thành lập/Giấy phép đầu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>tư:..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>……….………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5F3DBA" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nơi cấp: ………………………………………… Ngày cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>…../…./………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAC7925" w14:textId="77777777" w:rsidR="0076289C" w:rsidRPr="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076289C">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Địa chỉ (theo CMND/Căn cước/Giấy Chứng nhận ĐKDN/Quyết định thành lập/Giấy phép đầu tư):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB7B47A" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Số nhà……...Đường………………………… Tổ………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF26690" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Phường/xã………….………………………. Quận/Huyện……………….…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1006AD9F" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Tỉnh/TP………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>]</w:t>
+        <w:t>……………………………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="002550D7" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="7CB18F6B" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...474 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...154 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Điện thoại ……………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="001E4E36" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="736CB0F5" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...127 lines deleted...]
-        <w:t>: …………</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Email……………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="001E4E36" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="086132F0" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:t>: …………………………………………………………………………………………</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mã số thuế: ……………………………………………………………………………………      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="001E4E36" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="591971A1" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...45 lines deleted...]
-      </w:hyperlink>
+      </w:pPr>
+      <w:r>
+        <w:t>Tài khoản giao dịch: …………………………………………………………………………….</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="001E4E36" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-      <w:pPr>
+    <w:p w14:paraId="7FF9DF78" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Ngân hàng: ……………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="001E4E36" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-[...1 lines deleted...]
-        <w:spacing w:line="300" w:lineRule="exact"/>
+    <w:p w14:paraId="659E3D20" w14:textId="77777777" w:rsidR="0076289C" w:rsidRDefault="0076289C" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...59 lines deleted...]
-        <w:t>: ………………………………………………………………………………………</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Chi nhánh: ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A53" w:rsidRPr="001E4E36" w:rsidRDefault="00197A53" w:rsidP="00197A53">
-[...87 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="39AAF830" w14:textId="4389A8A1" w:rsidR="002654E6" w:rsidRPr="00917FFB" w:rsidRDefault="002654E6" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BÊN CUNG CẤP DỊCH VỤ: TẬP ĐOÀN CÔNG NGHIỆP - VIỄN T</w:t>
+      </w:r>
+      <w:r w:rsidR="005F17E7" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>HÔNG QUÂN ĐỘI (Gọi tắt là “Viettel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138BC495" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Người đại diện:  &lt;Theo ủy quyền doanh nghiệp&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719FD537" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Chức vụ: [Chức vụ] [Tên đơn vị]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896B8A7" w14:textId="4616B283" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00C337D7" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Theo ủy quyền số ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00887ED0" w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>… ngày</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5375B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00887ED0" w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1223527B" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Số Giấy chứng nhận </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ĐKDN:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……………… Nơi cấp:………………… Ngày cấp: …………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153D80DA" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Địa chỉ: …………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF1AC0D" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Điện thoại: 18008000                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Website</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: https://solutions.viettel.vn/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B419116" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mã số thuế: ……………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0657614B" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tài khoản giao dịch: …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A853CF7" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ngân hàng: …………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB8E0E1" w14:textId="77777777" w:rsidR="00887ED0" w:rsidRPr="00887ED0" w:rsidRDefault="00887ED0" w:rsidP="007C79B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887ED0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Đơn vị thụ hưởng: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE734D0" w14:textId="77777777" w:rsidR="00733357" w:rsidRPr="00917FFB" w:rsidRDefault="00BE51D6" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidR="007F1839" w:rsidRPr="00EE74AA">
+      <w:r w:rsidR="00733357" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>NỘI DUNG YÊU CẦU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="004A25B5" w:rsidRDefault="00100537" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="662BFD01" w14:textId="28069512" w:rsidR="00810835" w:rsidRPr="00810835" w:rsidRDefault="00345848" w:rsidP="001D3894">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="003D736C">
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00810835">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F507BE">
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Thông tin địa chỉ lắp đặt</w:t>
+      </w:r>
+      <w:r w:rsidR="00720744" w:rsidRPr="00810835">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (khách hàng)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-[...40 lines deleted...]
-        <w:t>………………………………</w:t>
+    <w:p w14:paraId="04847D6E" w14:textId="77777777" w:rsidR="002A5454" w:rsidRPr="00917FFB" w:rsidRDefault="002A5454" w:rsidP="000056BE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Người liên hệ: …………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="004A25B5" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-[...72 lines deleted...]
-        <w:t>CMND:</w:t>
+    <w:p w14:paraId="69CC906B" w14:textId="77777777" w:rsidR="00505B24" w:rsidRPr="00917FFB" w:rsidRDefault="00345848" w:rsidP="000056BE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Số nhà:…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>… Đường:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>………………………..… Tổ:………</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4EE7" w:rsidRPr="00917FFB">
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>…..................</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B9E" w:rsidRPr="00917FFB">
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Phường/xã:………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>…………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="004A25B5" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="67CD4032" w14:textId="77777777" w:rsidR="00345848" w:rsidRPr="00917FFB" w:rsidRDefault="00345848" w:rsidP="000056BE">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-          <w:tab w:val="left" w:pos="5107"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...34 lines deleted...]
-        <w:t>….</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Quận/Huyện:……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> Tỉnh/TP:……</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4EE7" w:rsidRPr="00917FFB">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>…………...</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5B9E" w:rsidRPr="00917FFB">
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="004A25B5" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="59195DB4" w14:textId="582D038B" w:rsidR="00C30AA1" w:rsidRDefault="00345848" w:rsidP="000056BE">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-          <w:tab w:val="left" w:pos="5107"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...17 lines deleted...]
-      <w:r>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Điện thoại: …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00563D04" w:rsidRPr="00917FFB">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B24" w:rsidRPr="00917FFB">
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Email:……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00563D04" w:rsidRPr="00917FFB">
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4EE7" w:rsidRPr="00917FFB">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00810835">
         <w:t>……</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00F13240" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="3471E2C1" w14:textId="18685EC1" w:rsidR="00A07DAD" w:rsidRPr="00810835" w:rsidRDefault="00A07DAD" w:rsidP="001D3894">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5107"/>
-[...2402 lines deleted...]
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:jc w:val="both"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A25B5">
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00810835">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>Thông tin đăng ký sử dụng dịch vụ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB63B1F" w14:textId="4443C980" w:rsidR="00FB4BD4" w:rsidRPr="007C7740" w:rsidRDefault="007F375C" w:rsidP="00FF7FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F507BE">
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>Phí hòa mạng</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4BD4">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...44 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (trả 1 lần)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2316"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="916"/>
+        <w:gridCol w:w="2131"/>
+        <w:gridCol w:w="2016"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="869"/>
+        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F507BE" w:rsidTr="00F507BE">
-[...101 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="431020D3" w14:textId="14557497" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED7670B" w14:textId="05FAED7F" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>STT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7898D674" w14:textId="5052AC07" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Địa chỉ điểm đầu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62583D13" w14:textId="0E9E63CF" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Địa chỉ điểm cuối</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A680898" w14:textId="174C39F5" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Số lượng kênh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241E6ACA" w14:textId="73A65A5C" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Đơn giá</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF38A5F" w14:textId="09501F72" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thành tiền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D666E98" w14:textId="1F87EC7F" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ghi chú</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F507BE" w:rsidTr="00F507BE">
-[...99 lines deleted...]
-              <w:jc w:val="center"/>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="70F270E8" w14:textId="4DAD775D" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC80EF9" w14:textId="0A9C9EBF" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AD7643" w14:textId="674EB6B7" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;Dịch vụ 1&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701845B0" w14:textId="6E2BF045" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E365C4F" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36803EB5" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C902D4" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F507BE" w:rsidTr="00F507BE">
-[...47 lines deleted...]
-              <w:jc w:val="center"/>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="76838E8D" w14:textId="447E42E7" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE2553E" w14:textId="65F0A6C8" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48ECE0CC" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFCCDDE" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4278D191" w14:textId="679EB118" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="300C9140" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2D1B77" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD96120" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F507BE" w:rsidTr="00F507BE">
-[...47 lines deleted...]
-              <w:jc w:val="center"/>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="014F3443" w14:textId="406FCDDC" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3000ADD6" w14:textId="31176304" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2519B2E6" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27ED8845" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F0F852" w14:textId="7672A9EB" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="687348AA" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B78AA9" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C394478" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="1A8C3C9A" w14:textId="5C047760" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5694B106" w14:textId="4B16369B" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21582659" w14:textId="0B093E9B" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;Dịch vụ 2&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="101FEAED" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC3EA3D" w14:textId="5E91881F" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFE120E" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01079282" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3264782A" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="4E761F03" w14:textId="5362B860" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716849AC" w14:textId="2C1EEA4B" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DF37E8" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="367092D4" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BD96CD" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4EEA65" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7183202C" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4821E8" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="01304FE2" w14:textId="23496B65" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1554C5" w14:textId="3F4E7D2B" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5061F1F1" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="588B855D" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B882051" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304CB3F8" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A10458" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A9B850" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="31D505FB" w14:textId="5410BEDC" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35752F26" w14:textId="58E120CD" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2131" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9E986C" w14:textId="4084BAF3" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4A67D0" w14:textId="3A1B73C7" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477D64B6" w14:textId="67C6C7FF" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="869" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308D8544" w14:textId="2EC6A198" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403E51CD" w14:textId="6F4954BD" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2176EA0C" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="3DB17307" w14:textId="69FD85F4" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0742BFAF" w14:textId="2EE303DC" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tổng tiền chưa bao gồm thuế GTGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C06362" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E08D94D" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="766CE851" w14:textId="74853BE1" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200EB4D6" w14:textId="6B9A97D5" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thuế GTGT (10%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3C4696" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36572FEF" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5DE0" w14:paraId="2B4B895D" w14:textId="49D6ADC7" w:rsidTr="00AC4D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA49AD3" w14:textId="67325987" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6F1A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tổng tiền bao gồm thuế GTGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D45EF3" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD58FD9" w14:textId="77777777" w:rsidR="000B5DE0" w:rsidRPr="00DA6F1A" w:rsidRDefault="000B5DE0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F507BE" w:rsidRDefault="00F507BE" w:rsidP="003D736C">
-      <w:pPr>
+    <w:p w14:paraId="3F31B597" w14:textId="77777777" w:rsidR="007C7740" w:rsidRPr="00D93F6A" w:rsidRDefault="007C7740" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-          <w:tab w:val="left" w:pos="5107"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAFF013" w14:textId="2562384D" w:rsidR="00FB4BD4" w:rsidRPr="00FF7FB0" w:rsidRDefault="00FB4BD4" w:rsidP="00FF7FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7FB0">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004A25B5">
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D7B" w:rsidRPr="00FF7FB0">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...215 lines deleted...]
-        <w:spacing w:line="264" w:lineRule="auto"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>ước</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7FB0">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A44E70">
+        <w:t xml:space="preserve"> dịch vụ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44169D64" w14:textId="7DAD18E9" w:rsidR="00FF7FB0" w:rsidRPr="00074258" w:rsidRDefault="00FF7FB0" w:rsidP="00A048C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A44E70">
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074258">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...726 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>Thanh toán cước dịch vụ hàng tháng</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8075" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="595"/>
+        <w:gridCol w:w="1731"/>
+        <w:gridCol w:w="1790"/>
+        <w:gridCol w:w="843"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1140"/>
+        <w:gridCol w:w="556"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="6945E39E" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F5E2EA" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>STT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0EF9FC" w14:textId="4D005E62" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Địa chỉ điểm đầu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7898FD41" w14:textId="2231BE6E" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Địa chỉ điểm cuối</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F114CC" w14:textId="7960E6FA" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="004A37DF" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="-111" w:right="-115"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Băng thông</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2038961C" w14:textId="768C12B6" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="-111" w:right="-115"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Mbps)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B26D402" w14:textId="03D44F8B" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Số lượng kênh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7110965A" w14:textId="4465078F" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00FF7FB0" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cước tháng</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA0C21" w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697E05B0" w14:textId="708B0DA8" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tổng tiền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AD3138" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Ghi chú</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="7A89E9E2" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393A2008" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EBA183" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;Dịch vụ 1&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D39EFA4" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA7263C" w14:textId="1BA03C67" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD43361" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C401E9" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="5E1CB0F1" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DE83AF" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6E83E6" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C6F8A8" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3E004C" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624B5294" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528DB51C" w14:textId="62AB5791" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48838BD4" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79982DA9" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="7BD7B14F" w14:textId="77777777" w:rsidTr="00FD0DF5">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBCF3D5" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E2E389" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;Dịch vụ 2&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2526E459" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BE237" w14:textId="7EABF019" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280125EC" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F188CA0" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="5A852EF0" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBA2614" w14:textId="5B1A454B" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="001F689B" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5382D7" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACF4714" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE67CFF" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5060CE06" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A46A25" w14:textId="6012E825" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31662E42" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38095EC3" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="725FA5C9" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52806367" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="955" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22723F23" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ECD797" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00178657" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028962BC" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D48B40C" w14:textId="430DC69E" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDE6BDE" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DD06EE" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="477265CE" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="313"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A67FB3E" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Tổng tiền chưa bao gồm thuế GTGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E277C8" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40096D1D" w14:textId="6B9D76C6" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107C0579" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EAB6C5" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="61DD0FF0" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="303"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB85932" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thuế GTGT (10%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1E1C87" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEC0AF9" w14:textId="1519E2CA" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDBC4D8" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1B7826" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="21B970B9" w14:textId="77777777" w:rsidTr="00D5752D">
+        <w:trPr>
+          <w:trHeight w:val="321"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B9449F" w14:textId="5174A023" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tổng tiền </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bao gồm thuế GTGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="547" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FD2381" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF070A5" w14:textId="273922EA" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520D1CEC" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="307" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1B6333" w14:textId="77777777" w:rsidR="00EA0C21" w:rsidRPr="00074258" w:rsidRDefault="00EA0C21" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17A6576F" w14:textId="16D64190" w:rsidR="00FF7FB0" w:rsidRPr="00074258" w:rsidRDefault="00FF7FB0" w:rsidP="00A048C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>Thanh toán cước mua gói</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DE3" w:rsidRPr="00074258">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DE3" w:rsidRPr="00074258">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>háng</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="844"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="542EC5B2" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153B1E3C" w14:textId="6638FE07" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>STT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1803B014" w14:textId="1E6CBC14" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Địa chỉ điểm đầu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60869F4B" w14:textId="584FC778" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Địa chỉ điểm cuối</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2799EAA5" w14:textId="3ACAB10C" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Băng thông (Mbps)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CB9315" w14:textId="3B5C89B7" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Số lượng kênh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD66FFC" w14:textId="16FB48F6" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đơn giá gói </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tháng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F92EAD7" w14:textId="57164311" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thành tiền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72482134" w14:textId="1F5FA2A6" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bắt đầu từ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="6688D251" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AEBA92" w14:textId="03C1C04F" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA74C66" w14:textId="1734C4F1" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;Dịch vụ 1&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2ADB72" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63315797" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FA1804" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73783B53" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="7815E1E2" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2163169B" w14:textId="11700218" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71670316" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EE4779" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B38B6C3" w14:textId="07CA1EAB" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C82D75" w14:textId="7F29F5DD" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F84BA71" w14:textId="4E43192F" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F17232" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B6A648" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="6B2E631C" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A87911C" w14:textId="79D579F9" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0330E250" w14:textId="7792B55F" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&lt;Dịch vụ 2&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0566CB71" w14:textId="5F030238" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53976041" w14:textId="70073181" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="715482E7" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522EDF03" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="5D2CEE54" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9D0E06" w14:textId="3D4F877D" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2FE8E7" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7206AEF8" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0573641F" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D4AED6" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18441CB7" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="080E4B36" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276808F9" w14:textId="77777777" w:rsidR="00315DE3" w:rsidRPr="00074258" w:rsidRDefault="00315DE3" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="310F6994" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="565" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10941644" w14:textId="48003C67" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C26EBB3" w14:textId="25BEB5F8" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2CDFF6" w14:textId="77777777" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0098A11C" w14:textId="0C641043" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A69603F" w14:textId="77777777" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="379E501E" w14:textId="77777777" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F745E3F" w14:textId="77777777" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E507E70" w14:textId="47AE4B3B" w:rsidR="00F640EB" w:rsidRPr="00074258" w:rsidRDefault="00F640EB" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="44D96C60" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="203EEF90" w14:textId="1EE9F0B1" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Tổng tiền chưa bao gồm thuế GTGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29792BCC" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28920BB3" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D79CA9" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA1AF93" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="3C95B7C5" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1268D193" w14:textId="669A1AFF" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thuế GTGT (10%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3CA960" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="643AB1D2" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC4BF59" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28ED8F0D" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00074258" w:rsidRPr="00074258" w14:paraId="12DF4C8C" w14:textId="77777777" w:rsidTr="009426FC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5124E2" w14:textId="46281026" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tổng tiền </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074258">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bao gồm thuế GTGT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4700DF0C" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0779AD40" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F81437" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="052C6304" w14:textId="77777777" w:rsidR="009426FC" w:rsidRPr="00074258" w:rsidRDefault="009426FC" w:rsidP="00315DE3">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22420210" w14:textId="4A902828" w:rsidR="003F502A" w:rsidRPr="00074258" w:rsidRDefault="003F502A" w:rsidP="00426944">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Địa chỉ điểm đầu/Địa chỉ điểm cuối: là địa chỉ lắp đặt với dịch vụ OfficeWan, MetroWan, Kênh </w:t>
+      </w:r>
+      <w:r w:rsidR="00487F57" w:rsidRPr="00074258">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>thuê riêng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7702847C" w14:textId="257C5347" w:rsidR="001F689B" w:rsidRPr="00074258" w:rsidRDefault="003F502A" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Địa chỉ điểm đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00200BB6" w:rsidRPr="00074258">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ầu: là địa chỉ lắp đặt với </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074258">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dịch vụ LeasedLine Internet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F88ADAC" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lưu ý: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500E7146" w14:textId="26035082" w:rsidR="00AC4D7B" w:rsidRDefault="00AC4D7B" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Đơn vị tiền tệ: VNĐ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2004412C" w14:textId="6EB0F7F5" w:rsidR="00DB2D52" w:rsidRDefault="00AB5A86" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Cước</w:t>
+      </w:r>
+      <w:r w:rsidR="00081F1F" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2D52" w:rsidRPr="00917FFB">
+        <w:t>: Thanh toán</w:t>
+      </w:r>
+      <w:r w:rsidR="00081F1F" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> trả sau hàng tháng hoặc trả trước đối với mua gói nhiều tháng the</w:t>
+      </w:r>
+      <w:r w:rsidR="00782757" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve">o quy định của hợp đồng. </w:t>
+      </w:r>
+      <w:r w:rsidR="009515B5" w:rsidRPr="00917FFB">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00782757" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve">ước sử dụng dịch vụ của tháng được tính theo công thức: Cước tháng = Số ngày dùng thực tế * Giá cước tháng / tổng số ngày của tháng. Cho mục </w:t>
+      </w:r>
+      <w:r w:rsidR="00671EE0">
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00782757" w:rsidRPr="00917FFB">
+        <w:t>ích của điều khoản này, theo tháng được hiểu là tính từ 0h00 ngày đầu tiên của tháng dương lịch đến 23h59 ngày cuối cùng của tháng dương lịch</w:t>
+      </w:r>
+      <w:r w:rsidR="000048DA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162551B1" w14:textId="5C918080" w:rsidR="00567D5D" w:rsidRPr="00B66C76" w:rsidRDefault="00567D5D" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66C76">
+        <w:t>Khách hàng lựa chọn một trong hai hình thức thanh toán cước hàng tháng hoặc thanh toán cước mua gói nhiều tháng. Nếu Khách hàng lựa chọn hình thức thanh toán cước hàng tháng, giá cước áp dụng tại bảng 2.2.a. Nếu Khách hàng lựa chọn hình thức thanh toán cước mua gói nhiều tháng, giá cước áp dụng tại bảng 2.2.b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402E5235" w14:textId="1015942A" w:rsidR="00ED130B" w:rsidRDefault="00ED130B" w:rsidP="001F3B39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dịch vụ Anti – DdoS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="26E1B865" w14:textId="6C983256" w:rsidR="009C50A4" w:rsidRPr="009C50A4" w:rsidRDefault="009C50A4" w:rsidP="009C50A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C50A4">
+        <w:t>Định nghĩa: Là giải pháp chống tấn công DDoS băng thông lớn, làm nghẽn đường truyền LeasedLine Internet, ảnh hưởng dịch vụ/ứng dụng/mạng lưới của khách hàng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CFED87" w14:textId="0900025D" w:rsidR="009C50A4" w:rsidRPr="009C50A4" w:rsidRDefault="009C50A4" w:rsidP="009C50A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C50A4">
+        <w:t xml:space="preserve">Gói cước: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1695"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w14:paraId="5397AF15" w14:textId="77777777" w:rsidTr="004B7B44">
+        <w:trPr>
+          <w:trHeight w:val="497"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B68BB3" w14:textId="6E5417BB" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>STT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="171A0295" w14:textId="7163C29D" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tên gói</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE1DC94" w14:textId="6E1F4809" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Phí khởi tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D7FA6D" w14:textId="026D3AD0" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Giá cước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AEE737" w14:textId="00CABB8F" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hỗ trợ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE8E49F" w14:textId="6E6B4772" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lựa chọn của khách hàng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w14:paraId="6E3EEF9D" w14:textId="77777777" w:rsidTr="004B7B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D249443" w14:textId="46F5238D" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F58D429" w14:textId="76198097" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gói giám sát, phát hiện và cảnh báo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD0129F" w14:textId="05C3B727" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Không thu phí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02671CA1" w14:textId="09FC9E56" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Không thu phí</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C20F2D" w14:textId="051C5458" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Phân tích, phát hiện và cảnh báo về tình trạng, dấu hiệu và nguy cơ tấn công theo thời gian thực 24/7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB40BA0" w14:textId="77777777" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="004B7B44" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57CCFE26" w14:textId="4102C323" w:rsidR="00D81727" w:rsidRPr="007F4CB1" w:rsidRDefault="00D81727" w:rsidP="00D81727">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email nhận cảnh báo: ……</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w14:paraId="6734D95D" w14:textId="77777777" w:rsidTr="004B7B44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7B44E1" w14:textId="2B330F18" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="370E6CD7" w14:textId="3D389DB5" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gói giám sát, chống tấn công, lọc trả băng thông sạch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0746CBA3" w14:textId="1FE625FE" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="00ED130B" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Liên hệ Viettel để nhận tư vấn gói cước phù hợp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FECE15" w14:textId="495525D5" w:rsidR="00ED130B" w:rsidRPr="007F4CB1" w:rsidRDefault="004B7B44" w:rsidP="00ED130B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4CB1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E44FECA" w14:textId="3BFCB7F4" w:rsidR="0008565F" w:rsidRPr="001F3B39" w:rsidRDefault="0008565F" w:rsidP="001F3B39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F3B39">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Thiết b</w:t>
+      </w:r>
+      <w:r w:rsidR="00461DBA" w:rsidRPr="001F3B39">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ị</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="550"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="1897"/>
+        <w:gridCol w:w="2469"/>
         <w:gridCol w:w="1417"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1143"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A13B0E" w:rsidRPr="000316CA" w:rsidTr="00A13B0E">
+      <w:tr w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w14:paraId="48D95E10" w14:textId="77777777" w:rsidTr="00872CB1">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EF6201" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="558F72F0" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...29 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Thiết bị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B395253" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mô tả</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="611844FE" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="003E7EE9" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đơn </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB2D52" w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1BB470" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Số lượng</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E629AA" w14:textId="77777777" w:rsidR="00DB2D52" w:rsidRPr="00917FFB" w:rsidRDefault="00DB2D52" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ghi chú</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A13B0E" w:rsidRPr="000316CA" w:rsidTr="00A13B0E">
+      <w:tr w:rsidR="00AA0F68" w:rsidRPr="00917FFB" w14:paraId="42B7D6DE" w14:textId="77777777" w:rsidTr="00872CB1">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FA56AA" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="00AA0F68" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00917FFB">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDBA334" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2810EDDD" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+          <w:p w14:paraId="2C820763" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13621B1D" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+          <w:p w14:paraId="35B6D937" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A13B0E" w:rsidRPr="000316CA" w:rsidTr="00A13B0E">
+      <w:tr w:rsidR="00AA0F68" w:rsidRPr="00917FFB" w14:paraId="372A7E2A" w14:textId="77777777" w:rsidTr="00872CB1">
         <w:trPr>
           <w:trHeight w:val="187"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="550" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BACBDB" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="00AA0F68" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00917FFB">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162B55CC" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="2469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1787204B" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+          <w:p w14:paraId="35EEA507" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+            <w:tcW w:w="1143" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3DD7D5" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13B0E" w:rsidRPr="0008565F" w:rsidRDefault="00A13B0E" w:rsidP="0002355E">
+          <w:p w14:paraId="228DDB80" w14:textId="77777777" w:rsidR="0008565F" w:rsidRPr="00917FFB" w:rsidRDefault="0008565F" w:rsidP="00671EE0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00A44E70" w:rsidRDefault="003D736C" w:rsidP="003D736C">
+    <w:p w14:paraId="7436E1BA" w14:textId="619027A5" w:rsidR="00D233E2" w:rsidRDefault="00D233E2" w:rsidP="00671EE0">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5107"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="264" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00A44E70">
+        <w:spacing w:before="60"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lưu ý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76CC3" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="00120B08" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A44E70">
+      <w:r w:rsidR="00E40650" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A44E70">
+        </w:rPr>
+        <w:t xml:space="preserve">trang bị </w:t>
+      </w:r>
+      <w:r w:rsidR="00120B08" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thiết bị đầu cuối </w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">cho </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76CC3" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A44E70">
+      <w:r w:rsidR="00120B08" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A44E70">
+        </w:rPr>
+        <w:t>trong quá trình sử dụng dịch vụ và sẽ thu hồi lại thiết bị khi tuyến kênh thanh lý.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3C2A" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Những thiết bị đầu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76CC3" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>cuối này thuộc tài sản của Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3C2A" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC1857A" w14:textId="621EA35F" w:rsidR="00762431" w:rsidRPr="00D32CBA" w:rsidRDefault="00BE51D6" w:rsidP="00D32CBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00345848" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00345848" w:rsidRPr="00917FFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00345848" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>CAM KẾT KHÁC:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2A8D89" w14:textId="2AB2376E" w:rsidR="0060421C" w:rsidRPr="00917FFB" w:rsidRDefault="0060421C" w:rsidP="00D32CBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
           <w:i/>
-          <w:color w:val="000000"/>
-        </w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Các bên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cam kết</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thực hiện các nghĩa vụ như sau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E4FF82" w14:textId="77777777" w:rsidR="00696654" w:rsidRPr="00D67C11" w:rsidRDefault="00696654" w:rsidP="00696654">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67C11">
+        <w:t>Yêu cầu, nguyên tắc cung cấp dịch vụ: Viettel đảm bảo cung cấp dịch vụ với cùng giá cước trên cơ sở có cùng điều kiện, tiêu chí, chất lượng dịch vụ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502AFA8A" w14:textId="77777777" w:rsidR="00696654" w:rsidRPr="00D67C11" w:rsidRDefault="00696654" w:rsidP="00696654">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67C11">
+        <w:t>Quy trình, thủ tục cung cấp dịch vụ: Khách hàng cam kết cung cấp đầy đủ các giấy tờ cần thiết theo quy định của pháp luật để Viettel thực hiện cung cấp dịch vụ. Viettel sẽ thực hiện cung cấp dịch vụ cho Khách hàng theo đúng cam kết khi Khách hàng đã đảm bảo đầy đủ các điều kiện để Viettel thực hiện triển khai. Viettel có quyền từ chối cung cấp dịch vụ trong trường hợp Khách hàng không đảm bảo điều kiện triển khai và/hoặc không cung cấp đầy đủ hồ sơ hợp lệ. Trong trường hợp này Viettel sẽ không phải chịu bất kỳ trách nhiệm nào đối với Khách hàng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F978C7" w14:textId="4A4BB984" w:rsidR="001224D8" w:rsidRPr="00D67C11" w:rsidRDefault="00696654" w:rsidP="00696654">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67C11">
+        <w:t>Viettel cam kết đáp ứng các tiêu chuẩn, quy chuẩn kỹ thuật viễn thông và sử dụng các giải pháp bảo đảm an toàn cơ sở hạ tầng, an ninh thông tin theo đúng quy định của pháp luật trong hoạt động cung cấp dịch vụ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FB253D" w14:textId="611AFA9F" w:rsidR="00B17092" w:rsidRPr="00853220" w:rsidRDefault="00D30027" w:rsidP="00B905A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="502"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00853220">
+        <w:t>Khách hàng cam kết t</w:t>
+      </w:r>
+      <w:r w:rsidR="00733357" w:rsidRPr="00853220">
+        <w:t>hanh toán cước đầy đủ, đúng theo quy định trong Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00992AAC" w:rsidRPr="00853220">
+        <w:t>/Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00733357" w:rsidRPr="00853220">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00853220">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...28 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="096F931B" w14:textId="53AD031B" w:rsidR="00B905A2" w:rsidRPr="00853220" w:rsidRDefault="00762431" w:rsidP="00B905A2">
+      <w:pPr>
+        <w:ind w:left="502"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00853220">
+        <w:t xml:space="preserve">Đối với thanh toán gói nhiều tháng: </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6280" w:rsidRPr="00853220">
+        <w:t>Trước</w:t>
+      </w:r>
+      <w:r w:rsidR="00B905A2" w:rsidRPr="00853220">
+        <w:t xml:space="preserve"> khi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853220">
+        <w:t xml:space="preserve">hết thời hạn sử dụng của gói nhiều tháng nêu trên, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B905A2" w:rsidRPr="00853220">
+        <w:t>nếu Khách hàng thực hiện thanh toán mua thêm gói nhiều tháng thì thời gian sử dụng dịch vụ sẽ được tự động gia hạn tương ứng với thời gian sử dụng của gói nhiều tháng Khách hàng đã thực hiện mua thêm. Nếu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853220">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00322E6C" w:rsidRPr="00853220">
+        <w:t>Khách hàng không tiếp tục mua gói nhiều tháng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853220">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00853220">
+        <w:lastRenderedPageBreak/>
+        <w:t>cho chu kì cước tiếp theo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C241F2" w:rsidRPr="00853220">
+        <w:t xml:space="preserve"> theo quy định tại Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853220">
+        <w:t xml:space="preserve"> thì sẽ tự động chuyển về hình thức đóng cước dịch vụ hàng tháng và áp dụng mức cước dịch vụ theo đơn giá cước dịch vụ hàng tháng quy định tại Phụ lục Hợp đồng hoặc thông báo cước </w:t>
+      </w:r>
+      <w:r w:rsidR="00B905A2" w:rsidRPr="00853220">
+        <w:t>của Viettel tại từng thời điểm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D84901E" w14:textId="73CC8DFA" w:rsidR="0057719B" w:rsidRPr="00B905A2" w:rsidRDefault="00762431" w:rsidP="00B905A2">
+      <w:pPr>
+        <w:ind w:left="502"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve">Đối với thanh toán cước dịch vụ hàng tháng: </w:t>
+      </w:r>
+      <w:r w:rsidR="005F17E7" w:rsidRPr="00B905A2">
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve"> cam kết thanh toán cước Dịch vụ ph</w:t>
+      </w:r>
+      <w:r w:rsidR="005F17E7" w:rsidRPr="00B905A2">
+        <w:t>át sinh</w:t>
+      </w:r>
+      <w:r w:rsidR="00225D2B" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve"> tháng N</w:t>
+      </w:r>
+      <w:r w:rsidR="005F17E7" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve"> theo quy định của Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00B905A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...348 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00225D2B" w:rsidRPr="00B905A2">
+        <w:t>chậm nhất vào ngày 20 của tháng N+1</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve">. Quá thời hạn đó, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F17E7" w:rsidRPr="00B905A2">
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve"> có quyền tạm ngừng</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00B905A2">
+        <w:t>, chấm dứt</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve"> cung cấp Dịch vụ theo quy định tại Điều khoản chung</w:t>
+      </w:r>
+      <w:r w:rsidR="00C241F2" w:rsidRPr="00B905A2">
+        <w:t xml:space="preserve"> của Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="0057719B" w:rsidRPr="00B905A2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00A44E70" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-[...145 lines deleted...]
-        <w:t>…………../………</w:t>
+    <w:p w14:paraId="72B269B7" w14:textId="46D461D7" w:rsidR="00D15ABF" w:rsidRPr="007D7A35" w:rsidRDefault="00D15ABF" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7A35">
+        <w:t>Thời gian cam kết sử dụng dịch vụ tối thiểu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F514D4" w:rsidRPr="007D7A35">
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7A35">
+        <w:t xml:space="preserve"> tháng kể từ ngày tính cước dịch vụ theo quy định của Hợp đồng.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00FC571E" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-[...348 lines deleted...]
-        <w:t>)</w:t>
+    <w:p w14:paraId="24DDF557" w14:textId="6D1EC0FD" w:rsidR="003A1E48" w:rsidRPr="00D45797" w:rsidRDefault="00AE5341" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="502"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45797">
+        <w:t>Thời hạn cung cấp dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1E48" w:rsidRPr="00D45797">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRDefault="003D736C" w:rsidP="003D736C">
-[...160 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="4FDE895E" w14:textId="39FBED1F" w:rsidR="003A1E48" w:rsidRPr="00D45797" w:rsidRDefault="005A3C31" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:ind w:left="502"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45797">
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> Phụ lục hợp đồng và tuyến kênh</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1E48" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> không có thời hạn</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1000 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="000F5A09" w14:textId="4C627726" w:rsidR="005A3C31" w:rsidRPr="00D45797" w:rsidRDefault="005A3C31" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:ind w:left="502"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> MUA THÊM HOẶC HỦY ĐỊA CHỈ IP TĨNH</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45797">
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> Phụ lục hợp đồng hoặc tuyến kênh có thời hạn</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="502" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1565"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="1603"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="2262"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC3CE1" w:rsidTr="00EC3CE1">
-[...9 lines deleted...]
-              <w:spacing w:before="120"/>
+      <w:tr w:rsidR="00D45797" w:rsidRPr="00D45797" w14:paraId="4425FA4C" w14:textId="77777777" w:rsidTr="00850D1E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="725" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4814BFC0" w14:textId="2EBB312C" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>STT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A83F285" w14:textId="356564CF" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dịch vụ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0D0AE8" w14:textId="6283EF65" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tuyến kênh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12683E2D" w14:textId="68DE0BE1" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Thời hạn đến ngày</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45797" w:rsidRPr="00D45797" w14:paraId="10A557ED" w14:textId="77777777" w:rsidTr="005104AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="725" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00000710" w14:textId="5A460F4B" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007511AD" w14:textId="791C7C32" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:t>&lt;Dịch vụ&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1B8EF0" w14:textId="32FBC9AF" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68474169" w14:textId="77777777" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...50 lines deleted...]
-              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D45797" w:rsidRPr="00D45797" w14:paraId="6FF51358" w14:textId="77777777" w:rsidTr="005104AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="725" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322ADF76" w14:textId="5908C36C" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1603" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="291FBFF2" w14:textId="165C4ACF" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D45797">
+              <w:t>&lt;Dịch vụ&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CB8CD5" w14:textId="2633B7D2" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...373 lines deleted...]
-              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2262" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E68E7C" w14:textId="77777777" w:rsidR="00850D1E" w:rsidRPr="00D45797" w:rsidRDefault="00850D1E" w:rsidP="00671EE0">
+            <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D736C" w:rsidRPr="00EA409C" w:rsidRDefault="00EC3CE1" w:rsidP="0069753F">
-      <w:pPr>
+    <w:p w14:paraId="40F934AA" w14:textId="4EACD603" w:rsidR="00D23E68" w:rsidRPr="00D45797" w:rsidRDefault="00FA1573" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">Nếu </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6" w:rsidRPr="00D45797">
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> không có văn bản yêu cầu chấm dứt cung cấp dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="003D34A8" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="0048589A" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">tuyến kênh/dịch vụ </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF49A5" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">không </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">chấm dứt theo các quy định tại </w:t>
+      </w:r>
+      <w:r w:rsidR="003D34A8" w:rsidRPr="00D45797">
+        <w:t>Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6" w:rsidRPr="00D45797">
+        <w:t>/Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="003D34A8" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">thì </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">thời hạn cung cấp dịch vụ sẽ được tự động gia hạn </w:t>
+      </w:r>
+      <w:r w:rsidR="00853AF8" w:rsidRPr="00D45797">
+        <w:t>cho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">chu kỳ sử dụng dịch vụ </w:t>
+      </w:r>
+      <w:r w:rsidR="00853AF8" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">tiếp theo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve">cho đến khi </w:t>
+      </w:r>
+      <w:r w:rsidR="00040BA6" w:rsidRPr="00D45797">
+        <w:t>Khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> gửi thông báo chấm dứt cung cấp dịch vụ</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4DB9" w:rsidRPr="00D45797">
+        <w:t xml:space="preserve"> hoặc tuyến kênh/dịch vụ chấm dứt theo các quy định tại Hợp đồng/Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t>. Thông báo chấm dứt cung cấp dịch vụ phải đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00187716">
+        <w:t xml:space="preserve">ược gửi tối thiểu 30 ngày trước ngày </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D45797">
+        <w:t>dự định chấm dứt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D35D9F" w14:textId="668E1714" w:rsidR="00D15ABF" w:rsidRPr="00917FFB" w:rsidRDefault="00D23E68" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-[...1060 lines deleted...]
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="clear" w:pos="502"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...61 lines deleted...]
-        <w:t>….</w:t>
+      <w:r w:rsidRPr="00443988">
+        <w:t>Trước thời điểm chấm dứt dịch vụ, Khách hàng có nghĩa vụ hoàn thành toàn bộ các nghĩa vụ liên quan, bao gồm thanh toán toàn bộ cước phí đã sử dụng, hoàn trả toàn bộ trang thiết bị được cung cấp theo gói dịch vụ và hoàn tất các cam kết đối với dịch vụ đã sử dụng (nếu có). Khách hàng không được hoàn trả cước lắp đặt/hoà mạng đã thanh toán theo từng dịch vụ và tuyến kênh đã quy định tại Phụ lục.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A13B0E" w:rsidRPr="00EA409C" w:rsidRDefault="00EC3CE1" w:rsidP="00A13B0E">
-      <w:pPr>
+    <w:p w14:paraId="4209AA96" w14:textId="77777777" w:rsidR="002D3FE3" w:rsidRPr="00917FFB" w:rsidRDefault="002D3FE3" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-[...1342 lines deleted...]
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="clear" w:pos="502"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t>……</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve">Các cam kết khác: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="004A25B5" w:rsidRDefault="003D736C" w:rsidP="003D736C">
+    <w:p w14:paraId="07E21AE8" w14:textId="1901BF07" w:rsidR="002D3FE3" w:rsidRPr="00917FFB" w:rsidRDefault="002D3FE3" w:rsidP="00671EE0">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...14 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082EE4AA" w14:textId="3F400B77" w:rsidR="00D30027" w:rsidRPr="00917FFB" w:rsidRDefault="003405FD" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00443988">
+        <w:t>Phụ lục hợp đồng này có hiệu lực kể từ ngày ký</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> và là một phần không thể tách rời khỏi hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443988">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00917FFB">
+        <w:t>Ngoài các nội dung được quy định tại Phụ lục này, các điều khoản khác của Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77F84" w:rsidRPr="00917FFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00917FFB">
+        <w:t>không thay đổi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60325" w:rsidRPr="00917FFB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30027" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> giữ nguyên giá trị hiệu lực</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60325" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> và</w:t>
+      </w:r>
+      <w:r w:rsidR="0048589A" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60325" w:rsidRPr="00917FFB">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0048589A" w:rsidRPr="00917FFB">
+        <w:t xml:space="preserve">ác bên có nghĩa vụ tuân thủ đầy đủ theo quy định tại Hợp đồng </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60325" w:rsidRPr="00917FFB">
+        <w:t>và Phụ lục Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="0048589A" w:rsidRPr="00917FFB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D736C" w:rsidRPr="004A25B5" w:rsidRDefault="003D736C" w:rsidP="0081737F">
-[...8 lines deleted...]
-        <w:ind w:left="360" w:hanging="218"/>
+    <w:p w14:paraId="4C482FA1" w14:textId="403A9817" w:rsidR="009266A9" w:rsidRDefault="00D30027" w:rsidP="00671EE0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:firstLine="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A25B5">
+      <w:r w:rsidRPr="00917FFB">
+        <w:t>Phụ lục</w:t>
+      </w:r>
+      <w:r w:rsidR="009266A9" w:rsidRPr="00917FFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...157 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00D40C11" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>được lập thành … (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93325" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40C11" w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>….) bản có giá trị pháp lý như nhau, mỗi bên giữ … (…..) bản để thực hiện.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0081737F" w:rsidRDefault="0081737F" w:rsidP="001020DB">
-[...5 lines deleted...]
-        <w:ind w:left="270"/>
+    <w:p w14:paraId="22E9755C" w14:textId="77777777" w:rsidR="00DC4D42" w:rsidRPr="00D93F6A" w:rsidRDefault="00DC4D42" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="00B8633E" w:rsidP="00B8633E">
-[...691 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="08580E9B" w14:textId="77777777" w:rsidR="00110E81" w:rsidRPr="00917FFB" w:rsidRDefault="005418E3" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D171D">
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00872CB1" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00917FFB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00872CB1" w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>…….,</w:t>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00EE74AA">
+        <w:t>…….,ngày……….tháng………năm 20…....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917FFB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4867" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3417"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3521"/>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="3968"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E14440" w:rsidRPr="008F2B3E" w:rsidTr="0002355E">
+      <w:tr w:rsidR="00AD3B1D" w:rsidRPr="008F2B3E" w14:paraId="10455814" w14:textId="77777777" w:rsidTr="00FD0DF5">
         <w:trPr>
-          <w:trHeight w:val="492"/>
+          <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="pct"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="2110" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3534FEFD" w14:textId="77777777" w:rsidR="00345848" w:rsidRPr="00917FFB" w:rsidRDefault="00834665" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00537237" w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ĐẠI DIỆN </w:t>
+            </w:r>
+            <w:r w:rsidR="00866256" w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>KHÁCH HÀNG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D270FF8" w14:textId="0D0861AB" w:rsidR="00345848" w:rsidRPr="00917FFB" w:rsidRDefault="00894959" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="006D171D">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006D171D">
+              <w:t>(Ký, ghi rõ họ tên, đóng dấu</w:t>
+            </w:r>
+            <w:r w:rsidR="00345848" w:rsidRPr="00917FFB">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t>Ký</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006D171D">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9C71AF" w14:textId="77777777" w:rsidR="00345848" w:rsidRPr="00917FFB" w:rsidRDefault="00345848" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5107"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2187" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C2498E" w14:textId="77777777" w:rsidR="00345848" w:rsidRPr="00917FFB" w:rsidRDefault="00345848" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ĐẠI DIỆN </w:t>
+            </w:r>
+            <w:r w:rsidR="00866256" w:rsidRPr="00917FFB">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>VIETTEL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728C6D2D" w14:textId="63D11227" w:rsidR="00DC4AA3" w:rsidRPr="00D7757F" w:rsidRDefault="00345848" w:rsidP="00BF6E08">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006D171D">
+            </w:pPr>
+            <w:r w:rsidRPr="00917FFB">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t>ghi</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006D171D">
+              <w:t>(Ký, ghi</w:t>
+            </w:r>
+            <w:r w:rsidR="00894959">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006D171D">
+              <w:t xml:space="preserve"> rõ họ tên, đóng dấu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00917FFB">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
-              <w:t>rõ</w:t>
-[...329 lines deleted...]
-            </w:pPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="001020DB">
-      <w:pPr>
+    <w:p w14:paraId="1CFE808A" w14:textId="77777777" w:rsidR="000B4B43" w:rsidRPr="006D171D" w:rsidRDefault="000B4B43" w:rsidP="00BF6E08">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5107"/>
+          <w:tab w:val="left" w:pos="3450"/>
         </w:tabs>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="001020DB">
-[...70 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="000B4B43" w:rsidRPr="006D171D" w:rsidSect="001B7FB1">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1985" w:header="283" w:footer="283" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00641641" w:rsidRDefault="00641641" w:rsidP="001020DB">
+    <w:p w14:paraId="511D75C2" w14:textId="77777777" w:rsidR="003C466E" w:rsidRDefault="003C466E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00641641" w:rsidRDefault="00641641" w:rsidP="001020DB">
+    <w:p w14:paraId="6F8C8F30" w14:textId="77777777" w:rsidR="003C466E" w:rsidRDefault="003C466E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Webdings">
-    <w:panose1 w:val="05030102010509060703"/>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="64B24233" w14:textId="77777777" w:rsidR="00440BE0" w:rsidRDefault="009D1D8D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00440BE0">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25A28076" w14:textId="77777777" w:rsidR="00440BE0" w:rsidRDefault="00440BE0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1760280730"/>
+      <w:id w:val="-687134211"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00F33ACC" w:rsidRDefault="00F33ACC">
+      <w:p w14:paraId="237A1916" w14:textId="4A9C7850" w:rsidR="0068259A" w:rsidRPr="0068259A" w:rsidRDefault="0068259A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="0068259A">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0068259A">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0068259A">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00197A53">
+        <w:r w:rsidR="00B66C76">
           <w:rPr>
             <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0068259A">
           <w:rPr>
             <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F33ACC" w:rsidRDefault="00F33ACC">
+  <w:p w14:paraId="020EDB57" w14:textId="77777777" w:rsidR="005B3C7F" w:rsidRDefault="005B3C7F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00641641" w:rsidRDefault="00641641" w:rsidP="001020DB">
+    <w:p w14:paraId="34DFF81C" w14:textId="77777777" w:rsidR="003C466E" w:rsidRDefault="003C466E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00641641" w:rsidRDefault="00641641" w:rsidP="001020DB">
+    <w:p w14:paraId="5A5222CB" w14:textId="77777777" w:rsidR="003C466E" w:rsidRDefault="003C466E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06F62E0D"/>
+    <w:nsid w:val="0BD93D60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7832B18C"/>
+    <w:lvl w:ilvl="0" w:tplc="EBA0F638">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="502"/>
+        </w:tabs>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D4A5061"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EF2AA370"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21ED3732"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4148BF02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1560" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2760" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3540" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B900122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36AA9062"/>
+    <w:lvl w:ilvl="0" w:tplc="E634E83E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D820222"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E55EEC36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC7EB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF86B6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14848,677 +9086,2662 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27CA2EB0"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34572B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="872C0C5C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="60C283FE"/>
+    <w:lvl w:ilvl="0" w:tplc="80DAAA3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B4C0DD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18DCEE98"/>
+    <w:lvl w:ilvl="0" w:tplc="D46A6EC6">
+      <w:start w:val="107"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7E782D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01A223FA"/>
+    <w:lvl w:ilvl="0" w:tplc="BAE68A80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43857DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B68E0BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="B582B12E">
       <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8819A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="807473C8"/>
+    <w:lvl w:ilvl="0" w:tplc="4FD6326A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577903BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8448F76"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650F483B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F89AC4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="042A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66BA4225"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CE6E27E"/>
+    <w:lvl w:ilvl="0" w:tplc="52FA9254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A076D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51CE9CF8"/>
+    <w:lvl w:ilvl="0" w:tplc="B66006AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D0A2AE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53322D6A"/>
+    <w:lvl w:ilvl="0" w:tplc="5248F0E6">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...3 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...3 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...3 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...3 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...7 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2"/>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:i w:val="0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3"/>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="720"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4"/>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="720"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...65 lines deleted...]
-        <w:b/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:embedSystemFonts/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00911D14"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00FF5A9A"/>
+    <w:rsidRoot w:val="00440BE0"/>
+    <w:rsid w:val="000048DA"/>
+    <w:rsid w:val="000056BE"/>
+    <w:rsid w:val="00010093"/>
+    <w:rsid w:val="000104BB"/>
+    <w:rsid w:val="00010A95"/>
+    <w:rsid w:val="00010BBF"/>
+    <w:rsid w:val="00011C63"/>
+    <w:rsid w:val="0001599F"/>
+    <w:rsid w:val="000171F4"/>
+    <w:rsid w:val="000246D1"/>
+    <w:rsid w:val="00027395"/>
+    <w:rsid w:val="00027AFD"/>
+    <w:rsid w:val="00030CA8"/>
+    <w:rsid w:val="00031ED8"/>
+    <w:rsid w:val="00035A1E"/>
+    <w:rsid w:val="0004049B"/>
+    <w:rsid w:val="00040BA6"/>
+    <w:rsid w:val="00043F9A"/>
+    <w:rsid w:val="00044149"/>
+    <w:rsid w:val="00044CAA"/>
+    <w:rsid w:val="00046B7A"/>
+    <w:rsid w:val="0005379F"/>
+    <w:rsid w:val="00053C37"/>
+    <w:rsid w:val="000560BF"/>
+    <w:rsid w:val="000606DC"/>
+    <w:rsid w:val="00062485"/>
+    <w:rsid w:val="00062AC6"/>
+    <w:rsid w:val="000641C4"/>
+    <w:rsid w:val="00065A27"/>
+    <w:rsid w:val="00074258"/>
+    <w:rsid w:val="00075EA8"/>
+    <w:rsid w:val="00077D23"/>
+    <w:rsid w:val="000808A9"/>
+    <w:rsid w:val="00081F1F"/>
+    <w:rsid w:val="00082217"/>
+    <w:rsid w:val="00085657"/>
+    <w:rsid w:val="0008565F"/>
+    <w:rsid w:val="0008646B"/>
+    <w:rsid w:val="000906DA"/>
+    <w:rsid w:val="0009317D"/>
+    <w:rsid w:val="0009469F"/>
+    <w:rsid w:val="00094A8D"/>
+    <w:rsid w:val="00094CE6"/>
+    <w:rsid w:val="0009658B"/>
+    <w:rsid w:val="0009681D"/>
+    <w:rsid w:val="000A08E9"/>
+    <w:rsid w:val="000A153D"/>
+    <w:rsid w:val="000A19B2"/>
+    <w:rsid w:val="000A1DBB"/>
+    <w:rsid w:val="000A2FE4"/>
+    <w:rsid w:val="000A508C"/>
+    <w:rsid w:val="000A7103"/>
+    <w:rsid w:val="000B1D8B"/>
+    <w:rsid w:val="000B2990"/>
+    <w:rsid w:val="000B29AD"/>
+    <w:rsid w:val="000B4B43"/>
+    <w:rsid w:val="000B5717"/>
+    <w:rsid w:val="000B5DE0"/>
+    <w:rsid w:val="000B7123"/>
+    <w:rsid w:val="000C0431"/>
+    <w:rsid w:val="000C0569"/>
+    <w:rsid w:val="000C3644"/>
+    <w:rsid w:val="000C3E8B"/>
+    <w:rsid w:val="000C478C"/>
+    <w:rsid w:val="000C50EE"/>
+    <w:rsid w:val="000C5B65"/>
+    <w:rsid w:val="000D1646"/>
+    <w:rsid w:val="000D27C2"/>
+    <w:rsid w:val="000D3017"/>
+    <w:rsid w:val="000D5FD9"/>
+    <w:rsid w:val="000E0218"/>
+    <w:rsid w:val="000E19E3"/>
+    <w:rsid w:val="000E3DE4"/>
+    <w:rsid w:val="000E4853"/>
+    <w:rsid w:val="000E4BF6"/>
+    <w:rsid w:val="000E5319"/>
+    <w:rsid w:val="000E5B03"/>
+    <w:rsid w:val="000E5DD6"/>
+    <w:rsid w:val="000F1FC1"/>
+    <w:rsid w:val="000F26DB"/>
+    <w:rsid w:val="000F2D79"/>
+    <w:rsid w:val="000F3297"/>
+    <w:rsid w:val="000F36E2"/>
+    <w:rsid w:val="000F50CA"/>
+    <w:rsid w:val="000F65AE"/>
+    <w:rsid w:val="000F6C25"/>
+    <w:rsid w:val="00100C68"/>
+    <w:rsid w:val="001014EA"/>
+    <w:rsid w:val="00102618"/>
+    <w:rsid w:val="00102838"/>
+    <w:rsid w:val="001070A9"/>
+    <w:rsid w:val="00107949"/>
+    <w:rsid w:val="0011019D"/>
+    <w:rsid w:val="00110E81"/>
+    <w:rsid w:val="0011177A"/>
+    <w:rsid w:val="001117E9"/>
+    <w:rsid w:val="00112A74"/>
+    <w:rsid w:val="0011355E"/>
+    <w:rsid w:val="00114291"/>
+    <w:rsid w:val="00114B8B"/>
+    <w:rsid w:val="00115DF9"/>
+    <w:rsid w:val="001204AD"/>
+    <w:rsid w:val="00120A51"/>
+    <w:rsid w:val="00120B08"/>
+    <w:rsid w:val="001224D8"/>
+    <w:rsid w:val="00123146"/>
+    <w:rsid w:val="00123CAD"/>
+    <w:rsid w:val="00125504"/>
+    <w:rsid w:val="00126D62"/>
+    <w:rsid w:val="0012713E"/>
+    <w:rsid w:val="001317B1"/>
+    <w:rsid w:val="0013247A"/>
+    <w:rsid w:val="0013428A"/>
+    <w:rsid w:val="00134EC4"/>
+    <w:rsid w:val="00141CFF"/>
+    <w:rsid w:val="00141D71"/>
+    <w:rsid w:val="001426AF"/>
+    <w:rsid w:val="0014337C"/>
+    <w:rsid w:val="00144955"/>
+    <w:rsid w:val="00146643"/>
+    <w:rsid w:val="001502B6"/>
+    <w:rsid w:val="00152563"/>
+    <w:rsid w:val="00156578"/>
+    <w:rsid w:val="001604F0"/>
+    <w:rsid w:val="0016218B"/>
+    <w:rsid w:val="00164F10"/>
+    <w:rsid w:val="00165492"/>
+    <w:rsid w:val="001719C9"/>
+    <w:rsid w:val="00172514"/>
+    <w:rsid w:val="00172D25"/>
+    <w:rsid w:val="001735CB"/>
+    <w:rsid w:val="001754AC"/>
+    <w:rsid w:val="00176299"/>
+    <w:rsid w:val="00177F1A"/>
+    <w:rsid w:val="001807E0"/>
+    <w:rsid w:val="00184AC1"/>
+    <w:rsid w:val="0018615E"/>
+    <w:rsid w:val="0018689D"/>
+    <w:rsid w:val="00187716"/>
+    <w:rsid w:val="00191D28"/>
+    <w:rsid w:val="0019498A"/>
+    <w:rsid w:val="0019540C"/>
+    <w:rsid w:val="0019669D"/>
+    <w:rsid w:val="001A04D1"/>
+    <w:rsid w:val="001A5B9E"/>
+    <w:rsid w:val="001A7123"/>
+    <w:rsid w:val="001B1BDF"/>
+    <w:rsid w:val="001B3A73"/>
+    <w:rsid w:val="001B7FB1"/>
+    <w:rsid w:val="001C1762"/>
+    <w:rsid w:val="001C2330"/>
+    <w:rsid w:val="001C29B8"/>
+    <w:rsid w:val="001C2B2E"/>
+    <w:rsid w:val="001C3352"/>
+    <w:rsid w:val="001C359C"/>
+    <w:rsid w:val="001C6926"/>
+    <w:rsid w:val="001C794C"/>
+    <w:rsid w:val="001D1725"/>
+    <w:rsid w:val="001D1EA2"/>
+    <w:rsid w:val="001D3894"/>
+    <w:rsid w:val="001D590C"/>
+    <w:rsid w:val="001D6B60"/>
+    <w:rsid w:val="001E0667"/>
+    <w:rsid w:val="001E4DAF"/>
+    <w:rsid w:val="001E542E"/>
+    <w:rsid w:val="001E7F2B"/>
+    <w:rsid w:val="001F1941"/>
+    <w:rsid w:val="001F3B39"/>
+    <w:rsid w:val="001F689B"/>
+    <w:rsid w:val="00200BB6"/>
+    <w:rsid w:val="002061E4"/>
+    <w:rsid w:val="00206861"/>
+    <w:rsid w:val="00207328"/>
+    <w:rsid w:val="00210294"/>
+    <w:rsid w:val="00211202"/>
+    <w:rsid w:val="00212461"/>
+    <w:rsid w:val="00212D3B"/>
+    <w:rsid w:val="00216BD6"/>
+    <w:rsid w:val="002174B7"/>
+    <w:rsid w:val="00220E52"/>
+    <w:rsid w:val="0022319A"/>
+    <w:rsid w:val="00225D2B"/>
+    <w:rsid w:val="0022710E"/>
+    <w:rsid w:val="002311C7"/>
+    <w:rsid w:val="00232C42"/>
+    <w:rsid w:val="00234758"/>
+    <w:rsid w:val="002354B8"/>
+    <w:rsid w:val="002369A0"/>
+    <w:rsid w:val="00243CEE"/>
+    <w:rsid w:val="00245E4A"/>
+    <w:rsid w:val="00247EEA"/>
+    <w:rsid w:val="00252667"/>
+    <w:rsid w:val="00253C2A"/>
+    <w:rsid w:val="002564BE"/>
+    <w:rsid w:val="00256F02"/>
+    <w:rsid w:val="00261AFE"/>
+    <w:rsid w:val="002654E6"/>
+    <w:rsid w:val="00266305"/>
+    <w:rsid w:val="002664E3"/>
+    <w:rsid w:val="00267478"/>
+    <w:rsid w:val="0027249E"/>
+    <w:rsid w:val="00272DDC"/>
+    <w:rsid w:val="00275392"/>
+    <w:rsid w:val="00276242"/>
+    <w:rsid w:val="00281444"/>
+    <w:rsid w:val="0028372D"/>
+    <w:rsid w:val="0028714A"/>
+    <w:rsid w:val="002927AA"/>
+    <w:rsid w:val="00294935"/>
+    <w:rsid w:val="00294DEE"/>
+    <w:rsid w:val="00294FB4"/>
+    <w:rsid w:val="0029565F"/>
+    <w:rsid w:val="00296A49"/>
+    <w:rsid w:val="00297A35"/>
+    <w:rsid w:val="002A06AC"/>
+    <w:rsid w:val="002A5454"/>
+    <w:rsid w:val="002A659B"/>
+    <w:rsid w:val="002A7FD7"/>
+    <w:rsid w:val="002B567B"/>
+    <w:rsid w:val="002B687D"/>
+    <w:rsid w:val="002B6A17"/>
+    <w:rsid w:val="002C0581"/>
+    <w:rsid w:val="002C06CF"/>
+    <w:rsid w:val="002C0F2C"/>
+    <w:rsid w:val="002C13E4"/>
+    <w:rsid w:val="002C2F64"/>
+    <w:rsid w:val="002C3A1B"/>
+    <w:rsid w:val="002C4D8E"/>
+    <w:rsid w:val="002D0573"/>
+    <w:rsid w:val="002D3FE3"/>
+    <w:rsid w:val="002D4D77"/>
+    <w:rsid w:val="002D6407"/>
+    <w:rsid w:val="002E092F"/>
+    <w:rsid w:val="002E2131"/>
+    <w:rsid w:val="002E2930"/>
+    <w:rsid w:val="002E2990"/>
+    <w:rsid w:val="002E3707"/>
+    <w:rsid w:val="002E3917"/>
+    <w:rsid w:val="002E4A15"/>
+    <w:rsid w:val="002E6355"/>
+    <w:rsid w:val="002E7147"/>
+    <w:rsid w:val="002F218D"/>
+    <w:rsid w:val="002F4C80"/>
+    <w:rsid w:val="002F71F7"/>
+    <w:rsid w:val="00303B73"/>
+    <w:rsid w:val="00305BE6"/>
+    <w:rsid w:val="00306803"/>
+    <w:rsid w:val="003076FD"/>
+    <w:rsid w:val="00307B07"/>
+    <w:rsid w:val="003141A0"/>
+    <w:rsid w:val="003145FD"/>
+    <w:rsid w:val="00314F37"/>
+    <w:rsid w:val="00315DE3"/>
+    <w:rsid w:val="0031784B"/>
+    <w:rsid w:val="00321CDB"/>
+    <w:rsid w:val="00322E6C"/>
+    <w:rsid w:val="003254D2"/>
+    <w:rsid w:val="00331CB0"/>
+    <w:rsid w:val="00333A16"/>
+    <w:rsid w:val="00333A7E"/>
+    <w:rsid w:val="003349FF"/>
+    <w:rsid w:val="00334FC6"/>
+    <w:rsid w:val="00337220"/>
+    <w:rsid w:val="003405FD"/>
+    <w:rsid w:val="00341C6F"/>
+    <w:rsid w:val="00343BCC"/>
+    <w:rsid w:val="00345848"/>
+    <w:rsid w:val="0035380C"/>
+    <w:rsid w:val="00357917"/>
+    <w:rsid w:val="0035792B"/>
+    <w:rsid w:val="00360B6F"/>
+    <w:rsid w:val="0036133D"/>
+    <w:rsid w:val="00361CA1"/>
+    <w:rsid w:val="00364834"/>
+    <w:rsid w:val="00365119"/>
+    <w:rsid w:val="00365631"/>
+    <w:rsid w:val="00370D33"/>
+    <w:rsid w:val="00370F7A"/>
+    <w:rsid w:val="0037362E"/>
+    <w:rsid w:val="003828F0"/>
+    <w:rsid w:val="00383667"/>
+    <w:rsid w:val="003842F6"/>
+    <w:rsid w:val="00384C3E"/>
+    <w:rsid w:val="00385486"/>
+    <w:rsid w:val="003874E9"/>
+    <w:rsid w:val="003878A2"/>
+    <w:rsid w:val="00392590"/>
+    <w:rsid w:val="003945A9"/>
+    <w:rsid w:val="003969C4"/>
+    <w:rsid w:val="003A1E48"/>
+    <w:rsid w:val="003A47A3"/>
+    <w:rsid w:val="003A52FF"/>
+    <w:rsid w:val="003B2935"/>
+    <w:rsid w:val="003B63A5"/>
+    <w:rsid w:val="003B713A"/>
+    <w:rsid w:val="003C3235"/>
+    <w:rsid w:val="003C466E"/>
+    <w:rsid w:val="003C50C4"/>
+    <w:rsid w:val="003C74EC"/>
+    <w:rsid w:val="003D0E13"/>
+    <w:rsid w:val="003D0E22"/>
+    <w:rsid w:val="003D0FB0"/>
+    <w:rsid w:val="003D1131"/>
+    <w:rsid w:val="003D1273"/>
+    <w:rsid w:val="003D1AE2"/>
+    <w:rsid w:val="003D1BAF"/>
+    <w:rsid w:val="003D243E"/>
+    <w:rsid w:val="003D29B4"/>
+    <w:rsid w:val="003D34A8"/>
+    <w:rsid w:val="003D3657"/>
+    <w:rsid w:val="003D36EF"/>
+    <w:rsid w:val="003D43D5"/>
+    <w:rsid w:val="003D4FFF"/>
+    <w:rsid w:val="003D54FC"/>
+    <w:rsid w:val="003D70BD"/>
+    <w:rsid w:val="003D7544"/>
+    <w:rsid w:val="003E06E1"/>
+    <w:rsid w:val="003E0770"/>
+    <w:rsid w:val="003E23F4"/>
+    <w:rsid w:val="003E7EE9"/>
+    <w:rsid w:val="003F029A"/>
+    <w:rsid w:val="003F37D2"/>
+    <w:rsid w:val="003F3AB4"/>
+    <w:rsid w:val="003F502A"/>
+    <w:rsid w:val="0040042F"/>
+    <w:rsid w:val="00404BB0"/>
+    <w:rsid w:val="00404DEF"/>
+    <w:rsid w:val="00405870"/>
+    <w:rsid w:val="004119E5"/>
+    <w:rsid w:val="0041362F"/>
+    <w:rsid w:val="00416476"/>
+    <w:rsid w:val="004176FC"/>
+    <w:rsid w:val="00417BDD"/>
+    <w:rsid w:val="0042128F"/>
+    <w:rsid w:val="0042398F"/>
+    <w:rsid w:val="004239D5"/>
+    <w:rsid w:val="00423B3C"/>
+    <w:rsid w:val="00424A73"/>
+    <w:rsid w:val="00426944"/>
+    <w:rsid w:val="00427427"/>
+    <w:rsid w:val="00427AA9"/>
+    <w:rsid w:val="00430871"/>
+    <w:rsid w:val="00430F67"/>
+    <w:rsid w:val="00434339"/>
+    <w:rsid w:val="004356B8"/>
+    <w:rsid w:val="00435AEE"/>
+    <w:rsid w:val="00440BE0"/>
+    <w:rsid w:val="00440D0A"/>
+    <w:rsid w:val="00441053"/>
+    <w:rsid w:val="00441A1F"/>
+    <w:rsid w:val="004420D1"/>
+    <w:rsid w:val="004437A4"/>
+    <w:rsid w:val="00443988"/>
+    <w:rsid w:val="00450BE7"/>
+    <w:rsid w:val="0045281B"/>
+    <w:rsid w:val="0045324C"/>
+    <w:rsid w:val="00453456"/>
+    <w:rsid w:val="00453569"/>
+    <w:rsid w:val="00457B83"/>
+    <w:rsid w:val="0046009A"/>
+    <w:rsid w:val="00460351"/>
+    <w:rsid w:val="00461DBA"/>
+    <w:rsid w:val="00462222"/>
+    <w:rsid w:val="00462D76"/>
+    <w:rsid w:val="00470DAA"/>
+    <w:rsid w:val="00473970"/>
+    <w:rsid w:val="00476267"/>
+    <w:rsid w:val="00476DD2"/>
+    <w:rsid w:val="004774A5"/>
+    <w:rsid w:val="00477710"/>
+    <w:rsid w:val="00477C4A"/>
+    <w:rsid w:val="0048589A"/>
+    <w:rsid w:val="0048796F"/>
+    <w:rsid w:val="00487F57"/>
+    <w:rsid w:val="00490A26"/>
+    <w:rsid w:val="00490B59"/>
+    <w:rsid w:val="004923B0"/>
+    <w:rsid w:val="00492DB2"/>
+    <w:rsid w:val="0049418C"/>
+    <w:rsid w:val="00495C0F"/>
+    <w:rsid w:val="00497696"/>
+    <w:rsid w:val="004A31DB"/>
+    <w:rsid w:val="004A338E"/>
+    <w:rsid w:val="004A37DF"/>
+    <w:rsid w:val="004A3A48"/>
+    <w:rsid w:val="004A51E1"/>
+    <w:rsid w:val="004B44A5"/>
+    <w:rsid w:val="004B60AF"/>
+    <w:rsid w:val="004B7B44"/>
+    <w:rsid w:val="004C19A7"/>
+    <w:rsid w:val="004C1F58"/>
+    <w:rsid w:val="004D04BF"/>
+    <w:rsid w:val="004D1CE8"/>
+    <w:rsid w:val="004D3094"/>
+    <w:rsid w:val="004E6C9A"/>
+    <w:rsid w:val="004F0957"/>
+    <w:rsid w:val="004F1022"/>
+    <w:rsid w:val="004F10B8"/>
+    <w:rsid w:val="004F19C9"/>
+    <w:rsid w:val="004F2692"/>
+    <w:rsid w:val="004F3B2C"/>
+    <w:rsid w:val="004F3B30"/>
+    <w:rsid w:val="004F53B2"/>
+    <w:rsid w:val="004F70B0"/>
+    <w:rsid w:val="004F7FEE"/>
+    <w:rsid w:val="00500FA0"/>
+    <w:rsid w:val="00501AFF"/>
+    <w:rsid w:val="00501EB4"/>
+    <w:rsid w:val="00502374"/>
+    <w:rsid w:val="00502E46"/>
+    <w:rsid w:val="00504FDF"/>
+    <w:rsid w:val="00505B24"/>
+    <w:rsid w:val="005104AB"/>
+    <w:rsid w:val="00511A59"/>
+    <w:rsid w:val="00511C0D"/>
+    <w:rsid w:val="00512D97"/>
+    <w:rsid w:val="00514950"/>
+    <w:rsid w:val="00517911"/>
+    <w:rsid w:val="00523710"/>
+    <w:rsid w:val="00526978"/>
+    <w:rsid w:val="00526BAC"/>
+    <w:rsid w:val="00527BEF"/>
+    <w:rsid w:val="00534771"/>
+    <w:rsid w:val="005358B4"/>
+    <w:rsid w:val="00537237"/>
+    <w:rsid w:val="00540E20"/>
+    <w:rsid w:val="005418E3"/>
+    <w:rsid w:val="005426E2"/>
+    <w:rsid w:val="00542B89"/>
+    <w:rsid w:val="005465A1"/>
+    <w:rsid w:val="00546B30"/>
+    <w:rsid w:val="00547714"/>
+    <w:rsid w:val="00551080"/>
+    <w:rsid w:val="00551C1F"/>
+    <w:rsid w:val="005523E6"/>
+    <w:rsid w:val="005526BB"/>
+    <w:rsid w:val="00554A83"/>
+    <w:rsid w:val="005559F3"/>
+    <w:rsid w:val="005628C9"/>
+    <w:rsid w:val="00563D04"/>
+    <w:rsid w:val="0056562D"/>
+    <w:rsid w:val="00567D5D"/>
+    <w:rsid w:val="005729FF"/>
+    <w:rsid w:val="00576387"/>
+    <w:rsid w:val="0057719B"/>
+    <w:rsid w:val="0057749B"/>
+    <w:rsid w:val="00582AA2"/>
+    <w:rsid w:val="00585A20"/>
+    <w:rsid w:val="00586190"/>
+    <w:rsid w:val="00586381"/>
+    <w:rsid w:val="00587D7E"/>
+    <w:rsid w:val="00592575"/>
+    <w:rsid w:val="00592BF9"/>
+    <w:rsid w:val="00596519"/>
+    <w:rsid w:val="0059727A"/>
+    <w:rsid w:val="00597E6E"/>
+    <w:rsid w:val="005A1762"/>
+    <w:rsid w:val="005A1932"/>
+    <w:rsid w:val="005A202A"/>
+    <w:rsid w:val="005A3C31"/>
+    <w:rsid w:val="005A42EF"/>
+    <w:rsid w:val="005A4EE7"/>
+    <w:rsid w:val="005A5746"/>
+    <w:rsid w:val="005B0875"/>
+    <w:rsid w:val="005B19CE"/>
+    <w:rsid w:val="005B1B06"/>
+    <w:rsid w:val="005B3C7F"/>
+    <w:rsid w:val="005B4A1A"/>
+    <w:rsid w:val="005B5F0E"/>
+    <w:rsid w:val="005B6A9C"/>
+    <w:rsid w:val="005B7957"/>
+    <w:rsid w:val="005C13F9"/>
+    <w:rsid w:val="005C3E6E"/>
+    <w:rsid w:val="005C53A2"/>
+    <w:rsid w:val="005D0252"/>
+    <w:rsid w:val="005D0F37"/>
+    <w:rsid w:val="005D1187"/>
+    <w:rsid w:val="005D1DC8"/>
+    <w:rsid w:val="005D267C"/>
+    <w:rsid w:val="005D2FBE"/>
+    <w:rsid w:val="005D3283"/>
+    <w:rsid w:val="005D383C"/>
+    <w:rsid w:val="005D4181"/>
+    <w:rsid w:val="005D6338"/>
+    <w:rsid w:val="005E031E"/>
+    <w:rsid w:val="005E1956"/>
+    <w:rsid w:val="005E22BE"/>
+    <w:rsid w:val="005E2D43"/>
+    <w:rsid w:val="005E4208"/>
+    <w:rsid w:val="005E74DE"/>
+    <w:rsid w:val="005F0196"/>
+    <w:rsid w:val="005F0419"/>
+    <w:rsid w:val="005F0D64"/>
+    <w:rsid w:val="005F17E7"/>
+    <w:rsid w:val="005F226C"/>
+    <w:rsid w:val="005F428A"/>
+    <w:rsid w:val="005F4D0B"/>
+    <w:rsid w:val="005F7B68"/>
+    <w:rsid w:val="00600C79"/>
+    <w:rsid w:val="00600DFB"/>
+    <w:rsid w:val="00602925"/>
+    <w:rsid w:val="00602D7C"/>
+    <w:rsid w:val="00603127"/>
+    <w:rsid w:val="0060421C"/>
+    <w:rsid w:val="006053D9"/>
+    <w:rsid w:val="00611784"/>
+    <w:rsid w:val="00611D64"/>
+    <w:rsid w:val="00612CAB"/>
+    <w:rsid w:val="00613808"/>
+    <w:rsid w:val="00613858"/>
+    <w:rsid w:val="006148AF"/>
+    <w:rsid w:val="00614B96"/>
+    <w:rsid w:val="006158D9"/>
+    <w:rsid w:val="00615AE0"/>
+    <w:rsid w:val="00623F88"/>
+    <w:rsid w:val="006256F0"/>
+    <w:rsid w:val="00625CDE"/>
+    <w:rsid w:val="006260E2"/>
+    <w:rsid w:val="00627420"/>
+    <w:rsid w:val="00631A30"/>
+    <w:rsid w:val="00632440"/>
+    <w:rsid w:val="0063294B"/>
+    <w:rsid w:val="00632B1C"/>
+    <w:rsid w:val="0063314F"/>
+    <w:rsid w:val="0063456D"/>
+    <w:rsid w:val="00635460"/>
+    <w:rsid w:val="00635B73"/>
+    <w:rsid w:val="00636257"/>
+    <w:rsid w:val="006368C9"/>
+    <w:rsid w:val="00641AF5"/>
+    <w:rsid w:val="00641E8A"/>
+    <w:rsid w:val="006426C7"/>
+    <w:rsid w:val="00642891"/>
+    <w:rsid w:val="0064417C"/>
+    <w:rsid w:val="006460F0"/>
+    <w:rsid w:val="00650C17"/>
+    <w:rsid w:val="00653A5E"/>
+    <w:rsid w:val="00657E51"/>
+    <w:rsid w:val="00663A9B"/>
+    <w:rsid w:val="00663E03"/>
+    <w:rsid w:val="00665267"/>
+    <w:rsid w:val="00666832"/>
+    <w:rsid w:val="00666E32"/>
+    <w:rsid w:val="00671EE0"/>
+    <w:rsid w:val="00672EB4"/>
+    <w:rsid w:val="006748E3"/>
+    <w:rsid w:val="00676541"/>
+    <w:rsid w:val="0068259A"/>
+    <w:rsid w:val="006829CC"/>
+    <w:rsid w:val="00682D34"/>
+    <w:rsid w:val="00682F82"/>
+    <w:rsid w:val="00687047"/>
+    <w:rsid w:val="006877DC"/>
+    <w:rsid w:val="00690403"/>
+    <w:rsid w:val="00691DCC"/>
+    <w:rsid w:val="006938DB"/>
+    <w:rsid w:val="00693A57"/>
+    <w:rsid w:val="00695E2C"/>
+    <w:rsid w:val="00695E9A"/>
+    <w:rsid w:val="0069639F"/>
+    <w:rsid w:val="00696654"/>
+    <w:rsid w:val="006A3775"/>
+    <w:rsid w:val="006A4CF9"/>
+    <w:rsid w:val="006A4DBC"/>
+    <w:rsid w:val="006A56B0"/>
+    <w:rsid w:val="006B02C2"/>
+    <w:rsid w:val="006B13D7"/>
+    <w:rsid w:val="006B2136"/>
+    <w:rsid w:val="006B2E1A"/>
+    <w:rsid w:val="006B321C"/>
+    <w:rsid w:val="006B395B"/>
+    <w:rsid w:val="006B4C85"/>
+    <w:rsid w:val="006B5BB5"/>
+    <w:rsid w:val="006B7062"/>
+    <w:rsid w:val="006C1396"/>
+    <w:rsid w:val="006C159A"/>
+    <w:rsid w:val="006C166F"/>
+    <w:rsid w:val="006C51EA"/>
+    <w:rsid w:val="006C7CAF"/>
+    <w:rsid w:val="006D0753"/>
+    <w:rsid w:val="006D0C93"/>
+    <w:rsid w:val="006D171D"/>
+    <w:rsid w:val="006D2073"/>
+    <w:rsid w:val="006D4190"/>
+    <w:rsid w:val="006D5699"/>
+    <w:rsid w:val="006D5933"/>
+    <w:rsid w:val="006D6848"/>
+    <w:rsid w:val="006E1A24"/>
+    <w:rsid w:val="006E1A3E"/>
+    <w:rsid w:val="006E43ED"/>
+    <w:rsid w:val="006E534D"/>
+    <w:rsid w:val="006E6600"/>
+    <w:rsid w:val="006F0271"/>
+    <w:rsid w:val="006F1F99"/>
+    <w:rsid w:val="006F3283"/>
+    <w:rsid w:val="006F3286"/>
+    <w:rsid w:val="006F4D71"/>
+    <w:rsid w:val="006F5758"/>
+    <w:rsid w:val="007017ED"/>
+    <w:rsid w:val="00705913"/>
+    <w:rsid w:val="00705ABE"/>
+    <w:rsid w:val="00707CA6"/>
+    <w:rsid w:val="00712FAF"/>
+    <w:rsid w:val="007151AB"/>
+    <w:rsid w:val="00716260"/>
+    <w:rsid w:val="0071665B"/>
+    <w:rsid w:val="00720744"/>
+    <w:rsid w:val="00720B4C"/>
+    <w:rsid w:val="00721DD1"/>
+    <w:rsid w:val="00722AB7"/>
+    <w:rsid w:val="00730693"/>
+    <w:rsid w:val="007319E1"/>
+    <w:rsid w:val="007321AC"/>
+    <w:rsid w:val="00732CE4"/>
+    <w:rsid w:val="00733357"/>
+    <w:rsid w:val="00733A78"/>
+    <w:rsid w:val="00736284"/>
+    <w:rsid w:val="00736AC2"/>
+    <w:rsid w:val="007370CC"/>
+    <w:rsid w:val="00737799"/>
+    <w:rsid w:val="00740807"/>
+    <w:rsid w:val="007437C6"/>
+    <w:rsid w:val="00744EEE"/>
+    <w:rsid w:val="00745528"/>
+    <w:rsid w:val="00747669"/>
+    <w:rsid w:val="00747B41"/>
+    <w:rsid w:val="00747CB2"/>
+    <w:rsid w:val="00747CC6"/>
+    <w:rsid w:val="0075022B"/>
+    <w:rsid w:val="0075164C"/>
+    <w:rsid w:val="00752048"/>
+    <w:rsid w:val="00752076"/>
+    <w:rsid w:val="00752E5B"/>
+    <w:rsid w:val="0075438C"/>
+    <w:rsid w:val="0075624E"/>
+    <w:rsid w:val="0076103A"/>
+    <w:rsid w:val="00762431"/>
+    <w:rsid w:val="0076289C"/>
+    <w:rsid w:val="00765036"/>
+    <w:rsid w:val="007663D1"/>
+    <w:rsid w:val="00771342"/>
+    <w:rsid w:val="00771F3F"/>
+    <w:rsid w:val="00772321"/>
+    <w:rsid w:val="0077294E"/>
+    <w:rsid w:val="00773823"/>
+    <w:rsid w:val="00775FB0"/>
+    <w:rsid w:val="00776A3E"/>
+    <w:rsid w:val="007779BF"/>
+    <w:rsid w:val="00777B45"/>
+    <w:rsid w:val="00782757"/>
+    <w:rsid w:val="007832C3"/>
+    <w:rsid w:val="00792916"/>
+    <w:rsid w:val="00792B31"/>
+    <w:rsid w:val="007965E6"/>
+    <w:rsid w:val="00797F82"/>
+    <w:rsid w:val="007A1400"/>
+    <w:rsid w:val="007A5375"/>
+    <w:rsid w:val="007A6141"/>
+    <w:rsid w:val="007A62B7"/>
+    <w:rsid w:val="007A70A3"/>
+    <w:rsid w:val="007A7B8F"/>
+    <w:rsid w:val="007B0304"/>
+    <w:rsid w:val="007B09B2"/>
+    <w:rsid w:val="007B10F7"/>
+    <w:rsid w:val="007B1853"/>
+    <w:rsid w:val="007B1C99"/>
+    <w:rsid w:val="007B2CD9"/>
+    <w:rsid w:val="007B2D99"/>
+    <w:rsid w:val="007B30A1"/>
+    <w:rsid w:val="007B3812"/>
+    <w:rsid w:val="007B5F9B"/>
+    <w:rsid w:val="007B6C27"/>
+    <w:rsid w:val="007C3335"/>
+    <w:rsid w:val="007C52AB"/>
+    <w:rsid w:val="007C54E7"/>
+    <w:rsid w:val="007C5F60"/>
+    <w:rsid w:val="007C5F73"/>
+    <w:rsid w:val="007C65D3"/>
+    <w:rsid w:val="007C7232"/>
+    <w:rsid w:val="007C7740"/>
+    <w:rsid w:val="007C79B1"/>
+    <w:rsid w:val="007D056F"/>
+    <w:rsid w:val="007D1D34"/>
+    <w:rsid w:val="007D24B4"/>
+    <w:rsid w:val="007D2B25"/>
+    <w:rsid w:val="007D3ABB"/>
+    <w:rsid w:val="007D4EA5"/>
+    <w:rsid w:val="007D50C2"/>
+    <w:rsid w:val="007D5698"/>
+    <w:rsid w:val="007D7596"/>
+    <w:rsid w:val="007D7A35"/>
+    <w:rsid w:val="007E01CF"/>
+    <w:rsid w:val="007E3858"/>
+    <w:rsid w:val="007E3978"/>
+    <w:rsid w:val="007E424A"/>
+    <w:rsid w:val="007E49E1"/>
+    <w:rsid w:val="007F0F6B"/>
+    <w:rsid w:val="007F22AF"/>
+    <w:rsid w:val="007F375C"/>
+    <w:rsid w:val="007F4CB1"/>
+    <w:rsid w:val="007F5520"/>
+    <w:rsid w:val="007F7627"/>
+    <w:rsid w:val="007F7D3E"/>
+    <w:rsid w:val="008011CF"/>
+    <w:rsid w:val="00801C65"/>
+    <w:rsid w:val="00810835"/>
+    <w:rsid w:val="00810E97"/>
+    <w:rsid w:val="00811711"/>
+    <w:rsid w:val="0081173A"/>
+    <w:rsid w:val="00811884"/>
+    <w:rsid w:val="00812635"/>
+    <w:rsid w:val="008144C0"/>
+    <w:rsid w:val="008166BC"/>
+    <w:rsid w:val="00816A7A"/>
+    <w:rsid w:val="008170F7"/>
+    <w:rsid w:val="00825B0E"/>
+    <w:rsid w:val="0082778A"/>
+    <w:rsid w:val="008313B7"/>
+    <w:rsid w:val="0083159C"/>
+    <w:rsid w:val="008341CA"/>
+    <w:rsid w:val="0083461B"/>
+    <w:rsid w:val="00834665"/>
+    <w:rsid w:val="008364BE"/>
+    <w:rsid w:val="00837739"/>
+    <w:rsid w:val="008379AD"/>
+    <w:rsid w:val="0084007C"/>
+    <w:rsid w:val="008408FC"/>
+    <w:rsid w:val="00844338"/>
+    <w:rsid w:val="008446F9"/>
+    <w:rsid w:val="0084775D"/>
+    <w:rsid w:val="00847D6C"/>
+    <w:rsid w:val="00847FBC"/>
+    <w:rsid w:val="00850D1E"/>
+    <w:rsid w:val="00853220"/>
+    <w:rsid w:val="0085388B"/>
+    <w:rsid w:val="00853AF8"/>
+    <w:rsid w:val="00854714"/>
+    <w:rsid w:val="00857409"/>
+    <w:rsid w:val="00860812"/>
+    <w:rsid w:val="00860D9D"/>
+    <w:rsid w:val="008641DA"/>
+    <w:rsid w:val="00865540"/>
+    <w:rsid w:val="0086563A"/>
+    <w:rsid w:val="00866256"/>
+    <w:rsid w:val="00867A55"/>
+    <w:rsid w:val="00870281"/>
+    <w:rsid w:val="00872CB1"/>
+    <w:rsid w:val="00873C85"/>
+    <w:rsid w:val="00876707"/>
+    <w:rsid w:val="0087736A"/>
+    <w:rsid w:val="008852C1"/>
+    <w:rsid w:val="008869AA"/>
+    <w:rsid w:val="00887B0E"/>
+    <w:rsid w:val="00887ED0"/>
+    <w:rsid w:val="0089139D"/>
+    <w:rsid w:val="00894959"/>
+    <w:rsid w:val="0089559E"/>
+    <w:rsid w:val="00895F1E"/>
+    <w:rsid w:val="008A13AA"/>
+    <w:rsid w:val="008A2FEC"/>
+    <w:rsid w:val="008A3B35"/>
+    <w:rsid w:val="008A41ED"/>
+    <w:rsid w:val="008A595B"/>
+    <w:rsid w:val="008B0686"/>
+    <w:rsid w:val="008B1925"/>
+    <w:rsid w:val="008B1C11"/>
+    <w:rsid w:val="008B1C9E"/>
+    <w:rsid w:val="008B257E"/>
+    <w:rsid w:val="008B3592"/>
+    <w:rsid w:val="008B4DB9"/>
+    <w:rsid w:val="008C5A8A"/>
+    <w:rsid w:val="008C5F45"/>
+    <w:rsid w:val="008C74FA"/>
+    <w:rsid w:val="008D033F"/>
+    <w:rsid w:val="008D1C3F"/>
+    <w:rsid w:val="008D350A"/>
+    <w:rsid w:val="008D499B"/>
+    <w:rsid w:val="008D6DFD"/>
+    <w:rsid w:val="008E149A"/>
+    <w:rsid w:val="008E18FD"/>
+    <w:rsid w:val="008E1EAF"/>
+    <w:rsid w:val="008E2A8F"/>
+    <w:rsid w:val="008E47EC"/>
+    <w:rsid w:val="008E4B14"/>
+    <w:rsid w:val="008E54DC"/>
+    <w:rsid w:val="008E6422"/>
+    <w:rsid w:val="008E6DDD"/>
+    <w:rsid w:val="008F02E4"/>
+    <w:rsid w:val="008F0AB6"/>
+    <w:rsid w:val="008F2078"/>
+    <w:rsid w:val="008F21B0"/>
+    <w:rsid w:val="008F2B3E"/>
+    <w:rsid w:val="008F3401"/>
+    <w:rsid w:val="008F376C"/>
+    <w:rsid w:val="008F37BE"/>
+    <w:rsid w:val="008F443B"/>
+    <w:rsid w:val="008F5C82"/>
+    <w:rsid w:val="009004E7"/>
+    <w:rsid w:val="0090393F"/>
+    <w:rsid w:val="009039F9"/>
+    <w:rsid w:val="00904FD6"/>
+    <w:rsid w:val="009054D9"/>
+    <w:rsid w:val="0090667E"/>
+    <w:rsid w:val="0090684D"/>
+    <w:rsid w:val="00906B3E"/>
+    <w:rsid w:val="009103F8"/>
+    <w:rsid w:val="00910ACC"/>
+    <w:rsid w:val="0091201A"/>
+    <w:rsid w:val="0091283B"/>
+    <w:rsid w:val="00916A97"/>
+    <w:rsid w:val="00917FFB"/>
+    <w:rsid w:val="0092010F"/>
+    <w:rsid w:val="00921A83"/>
+    <w:rsid w:val="00922C62"/>
+    <w:rsid w:val="009241E2"/>
+    <w:rsid w:val="0092501F"/>
+    <w:rsid w:val="00925620"/>
+    <w:rsid w:val="009266A9"/>
+    <w:rsid w:val="00930932"/>
+    <w:rsid w:val="0093195B"/>
+    <w:rsid w:val="0093667B"/>
+    <w:rsid w:val="00937021"/>
+    <w:rsid w:val="00937AA2"/>
+    <w:rsid w:val="0094148C"/>
+    <w:rsid w:val="00941AA8"/>
+    <w:rsid w:val="009426FC"/>
+    <w:rsid w:val="00942C40"/>
+    <w:rsid w:val="00942CF9"/>
+    <w:rsid w:val="00942D0C"/>
+    <w:rsid w:val="009440CA"/>
+    <w:rsid w:val="00945801"/>
+    <w:rsid w:val="009463B7"/>
+    <w:rsid w:val="009509ED"/>
+    <w:rsid w:val="0095121B"/>
+    <w:rsid w:val="009515B5"/>
+    <w:rsid w:val="00953630"/>
+    <w:rsid w:val="009539F1"/>
+    <w:rsid w:val="009547F0"/>
+    <w:rsid w:val="00956372"/>
+    <w:rsid w:val="00956467"/>
+    <w:rsid w:val="00956BCE"/>
+    <w:rsid w:val="00957C5E"/>
+    <w:rsid w:val="009602CC"/>
+    <w:rsid w:val="009604F8"/>
+    <w:rsid w:val="00960EE3"/>
+    <w:rsid w:val="00961A9C"/>
+    <w:rsid w:val="00963F87"/>
+    <w:rsid w:val="0097122D"/>
+    <w:rsid w:val="00973FE0"/>
+    <w:rsid w:val="00975260"/>
+    <w:rsid w:val="009805E1"/>
+    <w:rsid w:val="00982741"/>
+    <w:rsid w:val="00982ABB"/>
+    <w:rsid w:val="009833BF"/>
+    <w:rsid w:val="00983D47"/>
+    <w:rsid w:val="00985C17"/>
+    <w:rsid w:val="00990380"/>
+    <w:rsid w:val="00990E07"/>
+    <w:rsid w:val="00991E64"/>
+    <w:rsid w:val="00992AAC"/>
+    <w:rsid w:val="00993E51"/>
+    <w:rsid w:val="00995B07"/>
+    <w:rsid w:val="00995C1B"/>
+    <w:rsid w:val="00995CF3"/>
+    <w:rsid w:val="00996A06"/>
+    <w:rsid w:val="00996D84"/>
+    <w:rsid w:val="009977AF"/>
+    <w:rsid w:val="009A0B65"/>
+    <w:rsid w:val="009A1159"/>
+    <w:rsid w:val="009A1321"/>
+    <w:rsid w:val="009A20A2"/>
+    <w:rsid w:val="009A4FB1"/>
+    <w:rsid w:val="009A76CC"/>
+    <w:rsid w:val="009B17FC"/>
+    <w:rsid w:val="009B1AE6"/>
+    <w:rsid w:val="009B2D5B"/>
+    <w:rsid w:val="009B376C"/>
+    <w:rsid w:val="009B41CC"/>
+    <w:rsid w:val="009B4379"/>
+    <w:rsid w:val="009B48E2"/>
+    <w:rsid w:val="009B4D60"/>
+    <w:rsid w:val="009B5AF0"/>
+    <w:rsid w:val="009C1760"/>
+    <w:rsid w:val="009C18F7"/>
+    <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C50A4"/>
+    <w:rsid w:val="009C649C"/>
+    <w:rsid w:val="009C6672"/>
+    <w:rsid w:val="009C6B17"/>
+    <w:rsid w:val="009C6B9C"/>
+    <w:rsid w:val="009D01D2"/>
+    <w:rsid w:val="009D1229"/>
+    <w:rsid w:val="009D1D8D"/>
+    <w:rsid w:val="009D245C"/>
+    <w:rsid w:val="009D29A3"/>
+    <w:rsid w:val="009D346B"/>
+    <w:rsid w:val="009D629D"/>
+    <w:rsid w:val="009D63AF"/>
+    <w:rsid w:val="009D6945"/>
+    <w:rsid w:val="009D6D53"/>
+    <w:rsid w:val="009E21ED"/>
+    <w:rsid w:val="009E45BA"/>
+    <w:rsid w:val="009E609E"/>
+    <w:rsid w:val="009E77FC"/>
+    <w:rsid w:val="009F30AF"/>
+    <w:rsid w:val="009F3628"/>
+    <w:rsid w:val="009F4094"/>
+    <w:rsid w:val="009F6280"/>
+    <w:rsid w:val="00A02E83"/>
+    <w:rsid w:val="00A03C27"/>
+    <w:rsid w:val="00A0465B"/>
+    <w:rsid w:val="00A048C8"/>
+    <w:rsid w:val="00A076EA"/>
+    <w:rsid w:val="00A07DAD"/>
+    <w:rsid w:val="00A1208B"/>
+    <w:rsid w:val="00A14031"/>
+    <w:rsid w:val="00A14EEB"/>
+    <w:rsid w:val="00A15669"/>
+    <w:rsid w:val="00A1660E"/>
+    <w:rsid w:val="00A217D7"/>
+    <w:rsid w:val="00A219CE"/>
+    <w:rsid w:val="00A2299A"/>
+    <w:rsid w:val="00A23BE3"/>
+    <w:rsid w:val="00A23DB8"/>
+    <w:rsid w:val="00A30304"/>
+    <w:rsid w:val="00A30842"/>
+    <w:rsid w:val="00A3136E"/>
+    <w:rsid w:val="00A31F3B"/>
+    <w:rsid w:val="00A33F08"/>
+    <w:rsid w:val="00A35CA9"/>
+    <w:rsid w:val="00A37732"/>
+    <w:rsid w:val="00A408E0"/>
+    <w:rsid w:val="00A40B36"/>
+    <w:rsid w:val="00A40E13"/>
+    <w:rsid w:val="00A43107"/>
+    <w:rsid w:val="00A43A7A"/>
+    <w:rsid w:val="00A45749"/>
+    <w:rsid w:val="00A4610E"/>
+    <w:rsid w:val="00A4621D"/>
+    <w:rsid w:val="00A47EA2"/>
+    <w:rsid w:val="00A51481"/>
+    <w:rsid w:val="00A51DA9"/>
+    <w:rsid w:val="00A535CF"/>
+    <w:rsid w:val="00A55AC7"/>
+    <w:rsid w:val="00A62341"/>
+    <w:rsid w:val="00A626B4"/>
+    <w:rsid w:val="00A62B6C"/>
+    <w:rsid w:val="00A64666"/>
+    <w:rsid w:val="00A65CD3"/>
+    <w:rsid w:val="00A6687B"/>
+    <w:rsid w:val="00A72251"/>
+    <w:rsid w:val="00A732CD"/>
+    <w:rsid w:val="00A749A9"/>
+    <w:rsid w:val="00A754CD"/>
+    <w:rsid w:val="00A75C8E"/>
+    <w:rsid w:val="00A76FE5"/>
+    <w:rsid w:val="00A77805"/>
+    <w:rsid w:val="00A779F0"/>
+    <w:rsid w:val="00A77F84"/>
+    <w:rsid w:val="00A91B5B"/>
+    <w:rsid w:val="00A9352F"/>
+    <w:rsid w:val="00A93801"/>
+    <w:rsid w:val="00AA0F68"/>
+    <w:rsid w:val="00AA70E5"/>
+    <w:rsid w:val="00AA72DC"/>
+    <w:rsid w:val="00AB1366"/>
+    <w:rsid w:val="00AB2A72"/>
+    <w:rsid w:val="00AB3957"/>
+    <w:rsid w:val="00AB3FE7"/>
+    <w:rsid w:val="00AB5A86"/>
+    <w:rsid w:val="00AB5C50"/>
+    <w:rsid w:val="00AB5F27"/>
+    <w:rsid w:val="00AC1E2C"/>
+    <w:rsid w:val="00AC4D7B"/>
+    <w:rsid w:val="00AC59AA"/>
+    <w:rsid w:val="00AC62B2"/>
+    <w:rsid w:val="00AC6D7E"/>
+    <w:rsid w:val="00AD0053"/>
+    <w:rsid w:val="00AD0314"/>
+    <w:rsid w:val="00AD0E1D"/>
+    <w:rsid w:val="00AD12A2"/>
+    <w:rsid w:val="00AD18AF"/>
+    <w:rsid w:val="00AD36C2"/>
+    <w:rsid w:val="00AD3B1D"/>
+    <w:rsid w:val="00AD7CF6"/>
+    <w:rsid w:val="00AE0215"/>
+    <w:rsid w:val="00AE1A1B"/>
+    <w:rsid w:val="00AE51BC"/>
+    <w:rsid w:val="00AE5341"/>
+    <w:rsid w:val="00AE5946"/>
+    <w:rsid w:val="00AE5B9C"/>
+    <w:rsid w:val="00AF22CF"/>
+    <w:rsid w:val="00AF2764"/>
+    <w:rsid w:val="00AF295D"/>
+    <w:rsid w:val="00AF551E"/>
+    <w:rsid w:val="00AF5DA7"/>
+    <w:rsid w:val="00AF7AF1"/>
+    <w:rsid w:val="00B00015"/>
+    <w:rsid w:val="00B06A24"/>
+    <w:rsid w:val="00B06B19"/>
+    <w:rsid w:val="00B07988"/>
+    <w:rsid w:val="00B10768"/>
+    <w:rsid w:val="00B1109E"/>
+    <w:rsid w:val="00B129CE"/>
+    <w:rsid w:val="00B14045"/>
+    <w:rsid w:val="00B1420C"/>
+    <w:rsid w:val="00B14B47"/>
+    <w:rsid w:val="00B15244"/>
+    <w:rsid w:val="00B17092"/>
+    <w:rsid w:val="00B20B17"/>
+    <w:rsid w:val="00B21C2F"/>
+    <w:rsid w:val="00B24FB5"/>
+    <w:rsid w:val="00B25234"/>
+    <w:rsid w:val="00B25E1D"/>
+    <w:rsid w:val="00B26A38"/>
+    <w:rsid w:val="00B27A94"/>
+    <w:rsid w:val="00B32453"/>
+    <w:rsid w:val="00B3391D"/>
+    <w:rsid w:val="00B341F1"/>
+    <w:rsid w:val="00B35A00"/>
+    <w:rsid w:val="00B40135"/>
+    <w:rsid w:val="00B41230"/>
+    <w:rsid w:val="00B42A5F"/>
+    <w:rsid w:val="00B44569"/>
+    <w:rsid w:val="00B478C4"/>
+    <w:rsid w:val="00B5125A"/>
+    <w:rsid w:val="00B5356E"/>
+    <w:rsid w:val="00B53E68"/>
+    <w:rsid w:val="00B57DF5"/>
+    <w:rsid w:val="00B57EC7"/>
+    <w:rsid w:val="00B64A1E"/>
+    <w:rsid w:val="00B64D63"/>
+    <w:rsid w:val="00B64DB4"/>
+    <w:rsid w:val="00B66C76"/>
+    <w:rsid w:val="00B6768D"/>
+    <w:rsid w:val="00B70B79"/>
+    <w:rsid w:val="00B7280D"/>
+    <w:rsid w:val="00B74544"/>
+    <w:rsid w:val="00B769DF"/>
+    <w:rsid w:val="00B77735"/>
+    <w:rsid w:val="00B81E59"/>
+    <w:rsid w:val="00B8284C"/>
+    <w:rsid w:val="00B83918"/>
+    <w:rsid w:val="00B83FC2"/>
+    <w:rsid w:val="00B905A2"/>
+    <w:rsid w:val="00B92A7E"/>
+    <w:rsid w:val="00B93325"/>
+    <w:rsid w:val="00B935C6"/>
+    <w:rsid w:val="00B939F2"/>
+    <w:rsid w:val="00B94806"/>
+    <w:rsid w:val="00B95320"/>
+    <w:rsid w:val="00B9654A"/>
+    <w:rsid w:val="00B96C32"/>
+    <w:rsid w:val="00BA00B8"/>
+    <w:rsid w:val="00BA04AB"/>
+    <w:rsid w:val="00BA2CE1"/>
+    <w:rsid w:val="00BA3ADE"/>
+    <w:rsid w:val="00BA4F21"/>
+    <w:rsid w:val="00BB0946"/>
+    <w:rsid w:val="00BB199C"/>
+    <w:rsid w:val="00BB5378"/>
+    <w:rsid w:val="00BC1D44"/>
+    <w:rsid w:val="00BC23FA"/>
+    <w:rsid w:val="00BC3748"/>
+    <w:rsid w:val="00BC3EE9"/>
+    <w:rsid w:val="00BC46F1"/>
+    <w:rsid w:val="00BC6E75"/>
+    <w:rsid w:val="00BD545F"/>
+    <w:rsid w:val="00BD57CF"/>
+    <w:rsid w:val="00BD627A"/>
+    <w:rsid w:val="00BD6A5A"/>
+    <w:rsid w:val="00BD72C1"/>
+    <w:rsid w:val="00BE50D5"/>
+    <w:rsid w:val="00BE51D6"/>
+    <w:rsid w:val="00BF337D"/>
+    <w:rsid w:val="00BF4947"/>
+    <w:rsid w:val="00BF4A98"/>
+    <w:rsid w:val="00BF5A6E"/>
+    <w:rsid w:val="00BF5E9E"/>
+    <w:rsid w:val="00BF65AF"/>
+    <w:rsid w:val="00BF6E08"/>
+    <w:rsid w:val="00C00A51"/>
+    <w:rsid w:val="00C0146C"/>
+    <w:rsid w:val="00C018C8"/>
+    <w:rsid w:val="00C01ACE"/>
+    <w:rsid w:val="00C03E16"/>
+    <w:rsid w:val="00C055BE"/>
+    <w:rsid w:val="00C063E9"/>
+    <w:rsid w:val="00C07272"/>
+    <w:rsid w:val="00C078BC"/>
+    <w:rsid w:val="00C07D7C"/>
+    <w:rsid w:val="00C1024D"/>
+    <w:rsid w:val="00C10513"/>
+    <w:rsid w:val="00C1184F"/>
+    <w:rsid w:val="00C11D2D"/>
+    <w:rsid w:val="00C12810"/>
+    <w:rsid w:val="00C13A4B"/>
+    <w:rsid w:val="00C15443"/>
+    <w:rsid w:val="00C20C95"/>
+    <w:rsid w:val="00C21483"/>
+    <w:rsid w:val="00C22E29"/>
+    <w:rsid w:val="00C241F2"/>
+    <w:rsid w:val="00C25E58"/>
+    <w:rsid w:val="00C3059A"/>
+    <w:rsid w:val="00C30AA1"/>
+    <w:rsid w:val="00C30E10"/>
+    <w:rsid w:val="00C337D7"/>
+    <w:rsid w:val="00C33F8D"/>
+    <w:rsid w:val="00C36C89"/>
+    <w:rsid w:val="00C372F7"/>
+    <w:rsid w:val="00C37770"/>
+    <w:rsid w:val="00C378C8"/>
+    <w:rsid w:val="00C414AF"/>
+    <w:rsid w:val="00C41A9D"/>
+    <w:rsid w:val="00C431C6"/>
+    <w:rsid w:val="00C43663"/>
+    <w:rsid w:val="00C445E2"/>
+    <w:rsid w:val="00C46E95"/>
+    <w:rsid w:val="00C509EB"/>
+    <w:rsid w:val="00C511A6"/>
+    <w:rsid w:val="00C5148D"/>
+    <w:rsid w:val="00C5475E"/>
+    <w:rsid w:val="00C56598"/>
+    <w:rsid w:val="00C56946"/>
+    <w:rsid w:val="00C56D68"/>
+    <w:rsid w:val="00C605C0"/>
+    <w:rsid w:val="00C6108E"/>
+    <w:rsid w:val="00C61CC5"/>
+    <w:rsid w:val="00C65C86"/>
+    <w:rsid w:val="00C660F5"/>
+    <w:rsid w:val="00C66E8D"/>
+    <w:rsid w:val="00C71D4F"/>
+    <w:rsid w:val="00C750BF"/>
+    <w:rsid w:val="00C75D45"/>
+    <w:rsid w:val="00C77014"/>
+    <w:rsid w:val="00C77374"/>
+    <w:rsid w:val="00C80B61"/>
+    <w:rsid w:val="00C84546"/>
+    <w:rsid w:val="00C848BB"/>
+    <w:rsid w:val="00C909E3"/>
+    <w:rsid w:val="00C90EBD"/>
+    <w:rsid w:val="00C93003"/>
+    <w:rsid w:val="00C9466D"/>
+    <w:rsid w:val="00C95158"/>
+    <w:rsid w:val="00C97336"/>
+    <w:rsid w:val="00C974C7"/>
+    <w:rsid w:val="00C9780C"/>
+    <w:rsid w:val="00CA1F93"/>
+    <w:rsid w:val="00CA4105"/>
+    <w:rsid w:val="00CA6BD4"/>
+    <w:rsid w:val="00CA7102"/>
+    <w:rsid w:val="00CB10AA"/>
+    <w:rsid w:val="00CB11B2"/>
+    <w:rsid w:val="00CB1FA9"/>
+    <w:rsid w:val="00CB258D"/>
+    <w:rsid w:val="00CB2B06"/>
+    <w:rsid w:val="00CB3C2A"/>
+    <w:rsid w:val="00CB4764"/>
+    <w:rsid w:val="00CC4A8D"/>
+    <w:rsid w:val="00CC52F6"/>
+    <w:rsid w:val="00CC595D"/>
+    <w:rsid w:val="00CC6382"/>
+    <w:rsid w:val="00CD1169"/>
+    <w:rsid w:val="00CD2EBD"/>
+    <w:rsid w:val="00CD6FF6"/>
+    <w:rsid w:val="00CE0AE6"/>
+    <w:rsid w:val="00CE1A6C"/>
+    <w:rsid w:val="00CE346A"/>
+    <w:rsid w:val="00CE34AD"/>
+    <w:rsid w:val="00CE6285"/>
+    <w:rsid w:val="00CF010A"/>
+    <w:rsid w:val="00CF2132"/>
+    <w:rsid w:val="00CF3D47"/>
+    <w:rsid w:val="00CF7C81"/>
+    <w:rsid w:val="00D01B7E"/>
+    <w:rsid w:val="00D01D8E"/>
+    <w:rsid w:val="00D01F32"/>
+    <w:rsid w:val="00D01FA9"/>
+    <w:rsid w:val="00D04A63"/>
+    <w:rsid w:val="00D063B1"/>
+    <w:rsid w:val="00D06DCF"/>
+    <w:rsid w:val="00D074E9"/>
+    <w:rsid w:val="00D07686"/>
+    <w:rsid w:val="00D128A5"/>
+    <w:rsid w:val="00D13331"/>
+    <w:rsid w:val="00D153CB"/>
+    <w:rsid w:val="00D15ABF"/>
+    <w:rsid w:val="00D2209C"/>
+    <w:rsid w:val="00D2236E"/>
+    <w:rsid w:val="00D233E2"/>
+    <w:rsid w:val="00D23E68"/>
+    <w:rsid w:val="00D246B4"/>
+    <w:rsid w:val="00D25C66"/>
+    <w:rsid w:val="00D30027"/>
+    <w:rsid w:val="00D31293"/>
+    <w:rsid w:val="00D32CBA"/>
+    <w:rsid w:val="00D36593"/>
+    <w:rsid w:val="00D37399"/>
+    <w:rsid w:val="00D377F0"/>
+    <w:rsid w:val="00D40C11"/>
+    <w:rsid w:val="00D41207"/>
+    <w:rsid w:val="00D418E6"/>
+    <w:rsid w:val="00D42964"/>
+    <w:rsid w:val="00D42F1C"/>
+    <w:rsid w:val="00D440A3"/>
+    <w:rsid w:val="00D45797"/>
+    <w:rsid w:val="00D52567"/>
+    <w:rsid w:val="00D553CF"/>
+    <w:rsid w:val="00D5553C"/>
+    <w:rsid w:val="00D56D08"/>
+    <w:rsid w:val="00D5752D"/>
+    <w:rsid w:val="00D60325"/>
+    <w:rsid w:val="00D6614C"/>
+    <w:rsid w:val="00D67B7F"/>
+    <w:rsid w:val="00D67C11"/>
+    <w:rsid w:val="00D73580"/>
+    <w:rsid w:val="00D749A7"/>
+    <w:rsid w:val="00D74D9C"/>
+    <w:rsid w:val="00D76CC3"/>
+    <w:rsid w:val="00D771A9"/>
+    <w:rsid w:val="00D7757F"/>
+    <w:rsid w:val="00D77F81"/>
+    <w:rsid w:val="00D803CA"/>
+    <w:rsid w:val="00D81727"/>
+    <w:rsid w:val="00D83EAF"/>
+    <w:rsid w:val="00D84D03"/>
+    <w:rsid w:val="00D86F9F"/>
+    <w:rsid w:val="00D916DD"/>
+    <w:rsid w:val="00D9231B"/>
+    <w:rsid w:val="00D92549"/>
+    <w:rsid w:val="00D9271C"/>
+    <w:rsid w:val="00D93F6A"/>
+    <w:rsid w:val="00D95C0D"/>
+    <w:rsid w:val="00D966F1"/>
+    <w:rsid w:val="00D97633"/>
+    <w:rsid w:val="00DA03C1"/>
+    <w:rsid w:val="00DA5AA5"/>
+    <w:rsid w:val="00DA6F1A"/>
+    <w:rsid w:val="00DB2D52"/>
+    <w:rsid w:val="00DB6A97"/>
+    <w:rsid w:val="00DB7530"/>
+    <w:rsid w:val="00DC0CE6"/>
+    <w:rsid w:val="00DC1AD4"/>
+    <w:rsid w:val="00DC28D8"/>
+    <w:rsid w:val="00DC3082"/>
+    <w:rsid w:val="00DC3CFA"/>
+    <w:rsid w:val="00DC415F"/>
+    <w:rsid w:val="00DC4AA3"/>
+    <w:rsid w:val="00DC4D42"/>
+    <w:rsid w:val="00DC68A6"/>
+    <w:rsid w:val="00DC699C"/>
+    <w:rsid w:val="00DC6AA4"/>
+    <w:rsid w:val="00DD02DB"/>
+    <w:rsid w:val="00DD12E8"/>
+    <w:rsid w:val="00DD18B8"/>
+    <w:rsid w:val="00DD3411"/>
+    <w:rsid w:val="00DD6D4A"/>
+    <w:rsid w:val="00DD78CA"/>
+    <w:rsid w:val="00DE036D"/>
+    <w:rsid w:val="00DE1B0A"/>
+    <w:rsid w:val="00DE37BF"/>
+    <w:rsid w:val="00DE39FE"/>
+    <w:rsid w:val="00DE5E00"/>
+    <w:rsid w:val="00DE5EB1"/>
+    <w:rsid w:val="00DE6A2B"/>
+    <w:rsid w:val="00DE6E87"/>
+    <w:rsid w:val="00DE7839"/>
+    <w:rsid w:val="00DF06DB"/>
+    <w:rsid w:val="00DF1C74"/>
+    <w:rsid w:val="00DF38EB"/>
+    <w:rsid w:val="00DF417B"/>
+    <w:rsid w:val="00DF425C"/>
+    <w:rsid w:val="00DF428D"/>
+    <w:rsid w:val="00DF49A5"/>
+    <w:rsid w:val="00DF7B3C"/>
+    <w:rsid w:val="00DF7DC2"/>
+    <w:rsid w:val="00E00048"/>
+    <w:rsid w:val="00E02337"/>
+    <w:rsid w:val="00E05D8C"/>
+    <w:rsid w:val="00E06B6D"/>
+    <w:rsid w:val="00E1088B"/>
+    <w:rsid w:val="00E128E2"/>
+    <w:rsid w:val="00E141FD"/>
+    <w:rsid w:val="00E15F75"/>
+    <w:rsid w:val="00E17D91"/>
+    <w:rsid w:val="00E21EC9"/>
+    <w:rsid w:val="00E227DE"/>
+    <w:rsid w:val="00E25753"/>
+    <w:rsid w:val="00E31513"/>
+    <w:rsid w:val="00E31E12"/>
+    <w:rsid w:val="00E34222"/>
+    <w:rsid w:val="00E34519"/>
+    <w:rsid w:val="00E35EF6"/>
+    <w:rsid w:val="00E3744C"/>
+    <w:rsid w:val="00E37691"/>
+    <w:rsid w:val="00E37789"/>
+    <w:rsid w:val="00E40650"/>
+    <w:rsid w:val="00E41C46"/>
+    <w:rsid w:val="00E43F3C"/>
+    <w:rsid w:val="00E54726"/>
+    <w:rsid w:val="00E54F92"/>
+    <w:rsid w:val="00E55AF9"/>
+    <w:rsid w:val="00E601DE"/>
+    <w:rsid w:val="00E61E10"/>
+    <w:rsid w:val="00E621C7"/>
+    <w:rsid w:val="00E6245D"/>
+    <w:rsid w:val="00E626E8"/>
+    <w:rsid w:val="00E6490F"/>
+    <w:rsid w:val="00E65B8D"/>
+    <w:rsid w:val="00E70C43"/>
+    <w:rsid w:val="00E70FCA"/>
+    <w:rsid w:val="00E71433"/>
+    <w:rsid w:val="00E71FEA"/>
+    <w:rsid w:val="00E73102"/>
+    <w:rsid w:val="00E74B45"/>
+    <w:rsid w:val="00E7591E"/>
+    <w:rsid w:val="00E815C1"/>
+    <w:rsid w:val="00E86E66"/>
+    <w:rsid w:val="00E8709F"/>
+    <w:rsid w:val="00E90B9C"/>
+    <w:rsid w:val="00E91835"/>
+    <w:rsid w:val="00E94C0E"/>
+    <w:rsid w:val="00E94F3F"/>
+    <w:rsid w:val="00E96698"/>
+    <w:rsid w:val="00E96AF7"/>
+    <w:rsid w:val="00E97224"/>
+    <w:rsid w:val="00EA0C21"/>
+    <w:rsid w:val="00EA2923"/>
+    <w:rsid w:val="00EA65B4"/>
+    <w:rsid w:val="00EA7294"/>
+    <w:rsid w:val="00EA75E9"/>
+    <w:rsid w:val="00EB0107"/>
+    <w:rsid w:val="00EB0352"/>
+    <w:rsid w:val="00EB0D4C"/>
+    <w:rsid w:val="00EB116A"/>
+    <w:rsid w:val="00EB11D4"/>
+    <w:rsid w:val="00EB16EF"/>
+    <w:rsid w:val="00EC1203"/>
+    <w:rsid w:val="00EC5668"/>
+    <w:rsid w:val="00EC5E7E"/>
+    <w:rsid w:val="00EC7D30"/>
+    <w:rsid w:val="00ED0B52"/>
+    <w:rsid w:val="00ED0BA0"/>
+    <w:rsid w:val="00ED130B"/>
+    <w:rsid w:val="00ED1512"/>
+    <w:rsid w:val="00ED15BA"/>
+    <w:rsid w:val="00ED1953"/>
+    <w:rsid w:val="00ED1D66"/>
+    <w:rsid w:val="00ED47FE"/>
+    <w:rsid w:val="00ED5506"/>
+    <w:rsid w:val="00EE18FB"/>
+    <w:rsid w:val="00EE3665"/>
+    <w:rsid w:val="00EE3CB7"/>
+    <w:rsid w:val="00EE62C3"/>
+    <w:rsid w:val="00EE74AA"/>
+    <w:rsid w:val="00EE7569"/>
+    <w:rsid w:val="00EF079A"/>
+    <w:rsid w:val="00EF1560"/>
+    <w:rsid w:val="00EF1C5C"/>
+    <w:rsid w:val="00EF7F13"/>
+    <w:rsid w:val="00F00F65"/>
+    <w:rsid w:val="00F0217C"/>
+    <w:rsid w:val="00F03CE5"/>
+    <w:rsid w:val="00F04458"/>
+    <w:rsid w:val="00F06CDD"/>
+    <w:rsid w:val="00F149C5"/>
+    <w:rsid w:val="00F15499"/>
+    <w:rsid w:val="00F1772C"/>
+    <w:rsid w:val="00F226A0"/>
+    <w:rsid w:val="00F265DA"/>
+    <w:rsid w:val="00F26AFF"/>
+    <w:rsid w:val="00F27F7A"/>
+    <w:rsid w:val="00F30B08"/>
+    <w:rsid w:val="00F3117F"/>
+    <w:rsid w:val="00F3177E"/>
+    <w:rsid w:val="00F32406"/>
+    <w:rsid w:val="00F33D24"/>
+    <w:rsid w:val="00F3488B"/>
+    <w:rsid w:val="00F35D5D"/>
+    <w:rsid w:val="00F37E84"/>
+    <w:rsid w:val="00F40BCB"/>
+    <w:rsid w:val="00F4153E"/>
+    <w:rsid w:val="00F4249F"/>
+    <w:rsid w:val="00F42D6C"/>
+    <w:rsid w:val="00F44889"/>
+    <w:rsid w:val="00F46466"/>
+    <w:rsid w:val="00F514D4"/>
+    <w:rsid w:val="00F51E05"/>
+    <w:rsid w:val="00F5375B"/>
+    <w:rsid w:val="00F53BF5"/>
+    <w:rsid w:val="00F541EA"/>
+    <w:rsid w:val="00F5448E"/>
+    <w:rsid w:val="00F63575"/>
+    <w:rsid w:val="00F640EB"/>
+    <w:rsid w:val="00F651F3"/>
+    <w:rsid w:val="00F66C4D"/>
+    <w:rsid w:val="00F67B4A"/>
+    <w:rsid w:val="00F714F6"/>
+    <w:rsid w:val="00F7490A"/>
+    <w:rsid w:val="00F74EF6"/>
+    <w:rsid w:val="00F76484"/>
+    <w:rsid w:val="00F77221"/>
+    <w:rsid w:val="00F80D5E"/>
+    <w:rsid w:val="00F8194F"/>
+    <w:rsid w:val="00F8588A"/>
+    <w:rsid w:val="00F86471"/>
+    <w:rsid w:val="00F9329E"/>
+    <w:rsid w:val="00F937FC"/>
+    <w:rsid w:val="00F940A0"/>
+    <w:rsid w:val="00FA1573"/>
+    <w:rsid w:val="00FA1D11"/>
+    <w:rsid w:val="00FA1FB7"/>
+    <w:rsid w:val="00FA26FF"/>
+    <w:rsid w:val="00FA36EE"/>
+    <w:rsid w:val="00FA6459"/>
+    <w:rsid w:val="00FB3047"/>
+    <w:rsid w:val="00FB4BD4"/>
+    <w:rsid w:val="00FB5135"/>
+    <w:rsid w:val="00FC0F2D"/>
+    <w:rsid w:val="00FC40C4"/>
+    <w:rsid w:val="00FC6D76"/>
+    <w:rsid w:val="00FD0DF5"/>
+    <w:rsid w:val="00FD2698"/>
+    <w:rsid w:val="00FD42B0"/>
+    <w:rsid w:val="00FD53CC"/>
+    <w:rsid w:val="00FD62B5"/>
+    <w:rsid w:val="00FD6DCA"/>
+    <w:rsid w:val="00FE2398"/>
+    <w:rsid w:val="00FE490A"/>
+    <w:rsid w:val="00FF1F04"/>
+    <w:rsid w:val="00FF434C"/>
+    <w:rsid w:val="00FF6131"/>
+    <w:rsid w:val="00FF6C7C"/>
+    <w:rsid w:val="00FF7D9E"/>
+    <w:rsid w:val="00FF7FB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="vi-VN"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{4C5318F3-4815-4C92-96AC-844E003F2E4A}"/>
+  <w14:docId w14:val="6762ABAC"/>
+  <w15:docId w15:val="{9138B7C3-1774-4D12-BA78-5F158B61C6EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="vi-VN" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15540,75 +11763,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -15761,242 +11983,535 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001020DB"/>
+    <w:rsid w:val="004B44A5"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00440BE0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:beforeLines="40" w:afterLines="40" w:line="260" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00440BE0"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00440BE0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00440BE0"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00440BE0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00440BE0"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF6600"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00440BE0"/>
+    <w:rPr>
+      <w:color w:val="FF6600"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001020DB"/>
+    <w:rsid w:val="00440BE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001020DB"/>
+    <w:rsid w:val="00440BE0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001020DB"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00DE1B0A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...4 lines deleted...]
-    <w:rsid w:val="001020DB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00DE1B0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00BA00B8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00BA00B8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001020DB"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00BA00B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00BA00B8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00BA00B8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="001020DB"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004B60AF"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F6C0E"/>
+    <w:rsid w:val="00CC4A8D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="003D736C"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00DB6A97"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="003D736C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00DB6A97"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Norm,Paragraph,List Paragraph1,Đoạn của Danh sách,List Paragraph11,Đoạn c𞹺Danh sách,List Paragraph111,Nga 3,List Paragraph2,Colorful List - Accent 11,List Paragraph21,Đoạn cDanh sách,Ðoạn c𞹺Danh sách,List Paragraph3,Ðoạn cDanh sách,abc"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00985C17"/>
+    <w:pPr>
+      <w:spacing w:line="252" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B3C7F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005B3C7F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Norm Char,Paragraph Char,List Paragraph1 Char,Đoạn của Danh sách Char,List Paragraph11 Char,Đoạn c𞹺Danh sách Char,List Paragraph111 Char,Nga 3 Char,List Paragraph2 Char,Colorful List - Accent 11 Char,List Paragraph21 Char,abc Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00C431C6"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="4748596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="230194663">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="315375607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="554005934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="579295381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632248848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="698820650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="758020301">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="934555663">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1122922222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1790927009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1791781658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1893300592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2044136102">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16240,75 +12755,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09AD57B6-A545-42A9-B09D-A38353940771}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>976</Words>
-  <Characters>5566</Characters>
+  <Words>1351</Words>
+  <Characters>7707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Sky123.Org</Company>
+  <Company>h@</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6529</CharactersWithSpaces>
+  <CharactersWithSpaces>9040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Dinh Hue</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>