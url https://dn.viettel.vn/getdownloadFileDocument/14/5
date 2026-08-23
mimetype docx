--- v0 (2025-10-26)
+++ v1 (2026-08-23)
@@ -1,8812 +1,8083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3321"/>
-        <w:gridCol w:w="6083"/>
+        <w:gridCol w:w="3204"/>
+        <w:gridCol w:w="5866"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C195B" w:rsidRPr="009C195B" w14:paraId="6401A6A7" w14:textId="77777777" w:rsidTr="00971B28">
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="4B35BA41" w14:textId="77777777" w:rsidTr="00AB6B0D">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8E8782" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="1CAAFC20" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="009122CA" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="000F7F86">
+              <w:rPr>
+                <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="663583C3" wp14:editId="2E0CAD21">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562C0135" wp14:editId="71371F2C">
                   <wp:extent cx="1409700" cy="561975"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-                  <wp:docPr id="2" name="Picture 2" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
+                  <wp:docPr id="1" name="Picture 1" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\admin\Desktop\logo-moi-cua-viettel.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409700" cy="561975"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62F17425" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="669708B3" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C195B" w:rsidRPr="009C195B" w14:paraId="10A7F97E" w14:textId="77777777" w:rsidTr="00971B28">
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="3340E91E" w14:textId="77777777" w:rsidTr="00AB6B0D">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E632E22" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="673739C9" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEDA38C" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="4CB0BC9E" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-                <w:r w:rsidRPr="009C195B">
+                <w:r w:rsidRPr="00F076B9">
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
                     <w:bCs/>
-                    <w:kern w:val="0"/>
-                    <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>NAM</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C195B" w:rsidRPr="009C195B" w14:paraId="59B22CD3" w14:textId="77777777" w:rsidTr="00971B28">
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="35CB7F00" w14:textId="77777777" w:rsidTr="00AB6B0D">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="171B2321" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="5C3BF711" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="071F5FFD" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="038238D9" w14:textId="36FABC7D" w:rsidR="001020DB" w:rsidRPr="00C36146" w:rsidRDefault="00C36146" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C1DD45C" wp14:editId="425E38F5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>922655</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>192405</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="1790700" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Straight Connector 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1790700" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="37E34EFF" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="72.65pt,15.15pt" to="213.65pt,15.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASOqKZtAEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GOEzEMvSPxD1HudKY9sDDqdA9dwQVB&#10;xcIHZDNOJyKJIyd02r/HSdtZtCCEVnvxxMl7tp/tWd8evRMHoGQx9HK5aKWAoHGwYd/L798+vHkn&#10;RcoqDMphgF6eIMnbzetX6yl2sMIR3QAkOEhI3RR7OeYcu6ZJegSv0gIjBH40SF5ldmnfDKQmju5d&#10;s2rbt82ENERCDSnx7d35UW5qfGNA5y/GJMjC9ZJry9VStQ/FNpu16vak4mj1pQz1jCq8soGTzqHu&#10;VFbiJ9k/QnmrCROavNDoGzTGaqgaWM2yfaLmflQRqhZuTopzm9LLhdWfDzsSdujlSoqgPI/oPpOy&#10;+zGLLYbADUQSq9KnKaaO4duwo4uX4o6K6KMhX74sRxxrb09zb+GYhebL5c379qblEejrW/NIjJTy&#10;R0AvyqGXzoYiW3Xq8CllTsbQK4SdUsg5dT3lk4MCduErGJZSklV2XSLYOhIHxeMffiyLDI5VkYVi&#10;rHMzqf036YItNKiL9b/EGV0zYsgz0duA9Les+Xgt1ZzxV9VnrUX2Aw6nOojaDt6OquyyyWX9fvcr&#10;/fF/2/wCAAD//wMAUEsDBBQABgAIAAAAIQCAuvTf3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NT8MwDIbvSPsPkSdxY+k+oFPXdJr4OMGhFA4cs8ZrqzVO1WRt4ddjxAFO9mu/ev043U+2FQP2&#10;vnGkYLmIQCCVzjRUKXh/e7rZgvBBk9GtI1TwiR722ewq1YlxI73iUIRKcAj5RCuoQ+gSKX1Zo9V+&#10;4Tok3p1cb3Vg2VfS9HrkcNvKVRTdSasb4gu17vC+xvJcXKyC+PG5yLvx4eUrl7HM88GF7flDqev5&#10;dNiBCDiFPzP84DM6ZMx0dBcyXrSsN7drtipYR1zZsFnF3Bx/BzJL5f8Psm8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAEjqimbQBAAC3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAgLr0394AAAAJAQAADwAAAAAAAAAAAAAAAAAOBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="black [3040]"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Độc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>lập</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Tự</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> do – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hạnh</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="001020DB" w:rsidRPr="00C36146">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>phúc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C195B" w:rsidRPr="009C195B" w14:paraId="390A3732" w14:textId="77777777" w:rsidTr="00971B28">
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="1725664F" w14:textId="77777777" w:rsidTr="00AB6B0D">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="236E722C" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="5AD3F63E" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Biên</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>bản</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>số</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:……………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1EBB74" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="109AA129" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C195B" w:rsidRPr="009C195B" w14:paraId="2F6C3B8E" w14:textId="77777777" w:rsidTr="00971B28">
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="2F45EC48" w14:textId="77777777" w:rsidTr="00AB6B0D">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1766" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57F43BC6" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="10D291F6" w14:textId="23E3F018" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="00067B56" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mã</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>hồ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>sơ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-              <w:t>:…………………….</w:t>
+              </w:rPr>
+              <w:t>:………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA60720" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="009C195B" w:rsidRDefault="009C195B" w:rsidP="009C195B">
+          <w:p w14:paraId="793632C0" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="000F21A3" w:rsidRDefault="000F21A3" w:rsidP="00AB6B0D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b w:val="0"/>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mã</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>điểm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>cung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>cấp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009C195B">
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="000F21A3">
+              <w:rPr>
                 <w:bCs/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> DVVT:………………….</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> DVVT</w:t>
+            </w:r>
+            <w:r w:rsidR="001020DB" w:rsidRPr="000F21A3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56EE7408" w14:textId="77777777" w:rsidR="006A7029" w:rsidRPr="00EE1FF1" w:rsidRDefault="006A7029" w:rsidP="005873C0">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="28865BCD" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="001020DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5107"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457C928D" w14:textId="1E9C2AE4" w:rsidR="000F21A3" w:rsidRDefault="00DC0079" w:rsidP="001020DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5107"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PHỤ LỤC:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92723">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71296">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">HỦY, </w:t>
+      </w:r>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>THANH LÝ HỢP ĐỒNG</w:t>
+      </w:r>
+      <w:r w:rsidR="00153E9D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14440">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00153E9D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PHỤ LỤC HỢP ĐỒNG</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14440">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>/ TUYẾN KÊNH</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14E64BCC" w14:textId="30408E50" w:rsidR="006A7029" w:rsidRPr="00EE1FF1" w:rsidRDefault="006A7029" w:rsidP="005873C0">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="570F0536" w14:textId="77777777" w:rsidR="00954CCB" w:rsidRPr="00F1095E" w:rsidRDefault="00954CCB" w:rsidP="00954CCB">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> ĐỔI CHỦ THỂ HỢP ĐỒNG</w:t>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Kèm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>theo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> … </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F1095E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5A285E" w14:textId="0EC0B761" w:rsidR="005873C0" w:rsidRDefault="009C195B" w:rsidP="005873C0">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7647C839" w14:textId="77777777" w:rsidR="001020DB" w:rsidRDefault="001020DB" w:rsidP="001020DB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5107"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...20 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1247C009" w14:textId="77777777" w:rsidR="009C195B" w:rsidRPr="005873C0" w:rsidRDefault="009C195B" w:rsidP="005873C0">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3AD92A38" w14:textId="77777777" w:rsidR="00B412A7" w:rsidRPr="004F3619" w:rsidRDefault="00B412A7" w:rsidP="00B412A7">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hủy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tuyến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>này</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>giữa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bởi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CCB8087" w14:textId="4AE49AC6" w:rsidR="006A7029" w:rsidRPr="009F1D53" w:rsidRDefault="006A7029" w:rsidP="005873C0">
-[...380 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="38357565" w14:textId="77777777" w:rsidR="007F1839" w:rsidRPr="002654E6" w:rsidRDefault="007F1839" w:rsidP="00CA05A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...17 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BÊN SỬ DỤNG DỊCH VỤ VIỄN THÔNG (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Gọi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009866C4">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>tắt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009866C4">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>là</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009866C4">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009866C4">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Khách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3135D6A4" w14:textId="77777777" w:rsidR="00CE1176" w:rsidRPr="00CE1176" w:rsidRDefault="00CE1176" w:rsidP="00CE1176">
-[...1847 lines deleted...]
-    <w:p w14:paraId="65570647" w14:textId="518FDCDF" w:rsidR="009866C4" w:rsidRDefault="00CE1176" w:rsidP="00CE1176">
+    <w:p w14:paraId="0A3A005F" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...105 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Doanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nghiệp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tổ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>chức</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>nhân</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D205DC" w14:textId="1551A83B" w:rsidR="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
+    <w:p w14:paraId="4DB7864E" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>BÊN CHUYỂN GIAO:</w:t>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Người</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>áp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dụng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đối</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>với</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Doanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nghiệp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tổ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>chức</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): …………………….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DD3DB2" w14:textId="77777777" w:rsidR="009866C4" w:rsidRPr="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
-[...1347 lines deleted...]
-    <w:p w14:paraId="78AF9142" w14:textId="1C43897F" w:rsidR="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
+    <w:p w14:paraId="5AD4D5AB" w14:textId="77777777" w:rsidR="00A612FE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...64 lines deleted...]
-        <w:t>……………………………………………………………………………………</w:t>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Chức</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: …………………………………………………………………….….……………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FE7D17" w14:textId="50672595" w:rsidR="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
+    <w:p w14:paraId="272C1B32" w14:textId="5A99D6DD" w:rsidR="00301FBB" w:rsidRPr="00A612FE" w:rsidRDefault="003F1926" w:rsidP="00F14AEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t>BÊN TIẾP NHẬN:</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Theo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ủy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>quyền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00301FBB" w:rsidRPr="00301FBB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>…………………………………)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139AEEC2" w14:textId="77777777" w:rsidR="009866C4" w:rsidRPr="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
-[...1348 lines deleted...]
-    <w:p w14:paraId="2019A9FC" w14:textId="6EE2B4A8" w:rsidR="009866C4" w:rsidRPr="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
+    <w:p w14:paraId="585348A5" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sinh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: …………………………………...............Nam/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: ……………………………</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009866C4">
-[...16 lines deleted...]
-        <w:t>́:…</w:t>
+      <w:r>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009866C4">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2B66DBCB" w14:textId="77777777" w:rsidR="00167DD9" w:rsidRPr="00326911" w:rsidRDefault="00167DD9" w:rsidP="00167DD9">
-[...37 lines deleted...]
-    <w:p w14:paraId="78235C92" w14:textId="77777777" w:rsidR="006A7029" w:rsidRPr="00EE1FF1" w:rsidRDefault="006A7029" w:rsidP="005873C0">
+    <w:p w14:paraId="42231DE8" w14:textId="0757830F" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t>ĐIỀU 1: NỘI DUNG CỦA PHỤ LỤC</w:t>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> CMND/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Căn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hộ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>chiếu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>….…........</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nơi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:………………..</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>……./…./……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA33B7B" w14:textId="123F253E" w:rsidR="006A7029" w:rsidRPr="00EE1FF1" w:rsidRDefault="006A7029" w:rsidP="005873C0">
+    <w:p w14:paraId="583F337B" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Giấy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Chứng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nhận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ĐKDN/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Quyết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>định</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thành</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Giấy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>phép</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đầu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>tư</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>……….………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCF672D" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nơi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: ………………………………………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>…../…./………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AB87E4" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRPr="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Địa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>chỉ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>theo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CMND/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Căn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>cước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Giấy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Chứng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>nhận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ĐKDN/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Quyết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>định</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>thành</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>lập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Giấy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>phép</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>đầu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>tư</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD11DE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7541E3C1" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nhà</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>……...</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Đường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">………………………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tô</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>̉………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456BA3A3" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>xã</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">………….………………………. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Quận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Huyện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>……………….…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16766B54" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tỉnh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/TP………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>……………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEECA64" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Điện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thoại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ……………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044AEA0A" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Email……………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB83553" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mã </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sô</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">́ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thuê</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">́: ………………………………………………………………………………………       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568ABD7A" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>khoản</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>giao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: …………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B720CB2" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ngân</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC63B8C" w14:textId="77777777" w:rsidR="00CD11DE" w:rsidRDefault="00CD11DE" w:rsidP="00F14AEA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nhánh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D0938C" w14:textId="4D904198" w:rsidR="007F1839" w:rsidRPr="002654E6" w:rsidRDefault="007F1839" w:rsidP="007F1839">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BÊN CUNG CẤP DỊCH VỤ: TẬP ĐOÀN CÔNG NGHIỆP - VIỄN T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>HÔNG QUÂN ĐỘI (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gọi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>tắt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>là</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002654E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8289D2" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Người</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>đại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>diện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  &lt;Theo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ủy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>quyền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>doanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nghiệp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>&gt;.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4660EC0A" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Chức</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Chức</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>đơn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vị</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7539B09E" w14:textId="47FD0B82" w:rsidR="000F4D9E" w:rsidRPr="008F03FF" w:rsidRDefault="005535EC" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Theo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ủy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>quyền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3A32">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00645C80">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00645C80">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF3A32">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4D9E" w:rsidRPr="008F03FF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5868E53F" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Giấy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>chứng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nhận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ĐKDN:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nơi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:………………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>cấp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: …………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C30CC1F" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Địa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>chỉ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: …………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3437F3" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Điện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>thoại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 18008000                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Website</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: https://solutions.viettel.vn/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22984B5E" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mã</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>thuế</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFD41E0" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>khoản</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>giao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AB5511" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ngân</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7940BCE7" w14:textId="77777777" w:rsidR="000F4D9E" w:rsidRPr="000F4D9E" w:rsidRDefault="000F4D9E" w:rsidP="003924C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Đơn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vị</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>thụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hưởng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F4D9E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: ………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEE82D9" w14:textId="717BA17B" w:rsidR="007F1839" w:rsidRPr="00EE74AA" w:rsidRDefault="007F1839" w:rsidP="00CA05A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NỘI DUNG YÊU CẦU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1E9D05" w14:textId="256C67E6" w:rsidR="007F1839" w:rsidRPr="00EE74AA" w:rsidRDefault="00EE20E0" w:rsidP="00911663">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007114EE">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THÔNG TIN </w:t>
+      </w:r>
+      <w:r w:rsidR="007114EE" w:rsidRPr="00911663">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ĐỊA</w:t>
+      </w:r>
+      <w:r w:rsidR="007114EE">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHỈ LẮP ĐẶT</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839" w:rsidRPr="00EE74AA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007114EE">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>KHÁCH HÀNG</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839" w:rsidRPr="00EE74AA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307A88A8" w14:textId="7E772581" w:rsidR="007F1839" w:rsidRPr="00EE74AA" w:rsidRDefault="007F1839" w:rsidP="002E65EF">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...172 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Người</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>liên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>hệ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>: …………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1F54">
+        <w:t>…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08968411" w14:textId="5AE0714F" w:rsidR="008A1F54" w:rsidRDefault="007F1839" w:rsidP="002E65EF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>Số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>nhà</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>:…………</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Đường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1F54">
+        <w:t>………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D96594" w14:textId="7FD95FDB" w:rsidR="007F1839" w:rsidRDefault="008A1F54" w:rsidP="002E65EF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tổ:……………..….............</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839" w:rsidRPr="00EE74AA">
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839" w:rsidRPr="00EE74AA">
+        <w:t>Phường/xã:………………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
+        <w:t>…………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1AC2B9" w14:textId="5004D3AF" w:rsidR="007F1839" w:rsidRPr="00EE74AA" w:rsidRDefault="007F1839" w:rsidP="002E65EF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>Quận/Huyện:……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>Tỉnh/TP:……………………..........</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1F54">
+        <w:t>.....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FACF286" w14:textId="6035E64C" w:rsidR="000F6C0E" w:rsidRPr="002654E6" w:rsidRDefault="007F1839" w:rsidP="002E65EF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>Điện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>thoại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>: ……………………...</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1F54">
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:t>Email:…………………………………………..</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="008A1F54" w:rsidRPr="00EE74AA">
+        <w:t>..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="342DD3FF" w14:textId="30E62C3E" w:rsidR="006A7029" w:rsidRPr="004958F9" w:rsidRDefault="00C94A50" w:rsidP="005873C0">
+    <w:p w14:paraId="61EB3A00" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="007F1839" w:rsidRDefault="001020DB" w:rsidP="00E50537">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
+        <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">HỦY HỢP ĐỒNG CHƯA TRIỂN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E9D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>KHAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181CF522" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="002E65EF">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...165 lines deleted...]
-        <w:t>.</w:t>
+        <w:ind w:left="425"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Chấm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>dứt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hiệu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lực</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">: ………………………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> ……/………/……….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2AB048" w14:textId="10449D85" w:rsidR="006A7029" w:rsidRPr="00C94A50" w:rsidRDefault="005A346C" w:rsidP="005873C0">
+    <w:p w14:paraId="29F4D8BE" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="002E65EF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Khách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đã</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>nhận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đủ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>tiền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002250BF">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002250BF">
+        <w:t>nếu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002250BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002250BF">
+        <w:t>có</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002250BF">
+        <w:t>): ………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312BBE20" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="002E65EF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Bằng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>chữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>: ………………………………………………………………………………..)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7629A7F0" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="007F1839" w:rsidRDefault="001020DB" w:rsidP="00E50537">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3FB2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>THANH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1839">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE20E0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LÝ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1839">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HỢP ĐỒNG/ PHỤ LỤC HỢP ĐỒNG</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839" w:rsidRPr="007F1839">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>/ TUYẾN KÊNH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1839">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ĐÃ TRIỂN KHAI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371CABFB" w14:textId="3EC5915A" w:rsidR="00D6424B" w:rsidRPr="00D6424B" w:rsidRDefault="00D6424B" w:rsidP="008135D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...150 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>Đánh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>dấu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B534E">
+        <w:t>“x”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>vào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> ô </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>trước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>nội</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> dung </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FE9785" w14:textId="77777777" w:rsidR="007E017D" w:rsidRPr="007E017D" w:rsidRDefault="002250BF" w:rsidP="008135D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leased Line Internet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F07B343" w14:textId="77777777" w:rsidR="007E017D" w:rsidRPr="00F076B9" w:rsidRDefault="007E017D" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>: …………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65750B65" w14:textId="2A916BF9" w:rsidR="007E017D" w:rsidRPr="00F076B9" w:rsidRDefault="007E017D" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>: ………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56431DD9" w14:textId="2C997735" w:rsidR="007E017D" w:rsidRPr="007E017D" w:rsidRDefault="007E017D" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003924C2">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003924C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003924C2">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003924C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003924C2">
+        <w:t>Tuyến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003924C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003924C2">
+        <w:t>kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="009E0DB7" w:rsidRPr="005F33AC">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> PL</w:t>
+      </w:r>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F33AC">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D136CA">
+        <w:t xml:space="preserve"> ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">……… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DCE6D8" w14:textId="77777777" w:rsidR="007E017D" w:rsidRPr="00F076B9" w:rsidRDefault="007E017D" w:rsidP="008135D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002250BF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OfficeWan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2090E495" w14:textId="77777777" w:rsidR="00006CA7" w:rsidRPr="00F076B9" w:rsidRDefault="00006CA7" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>: ………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">….… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2833C38E" w14:textId="77777777" w:rsidR="00F452A0" w:rsidRPr="00F076B9" w:rsidRDefault="00F452A0" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: ………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E1DD13" w14:textId="1BE8B35C" w:rsidR="00F452A0" w:rsidRPr="007E017D" w:rsidRDefault="00F452A0" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>Tuyến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> ……………</w:t>
+      </w:r>
+      <w:r>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="006A7029" w:rsidRPr="005F33AC">
-[...8 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> PL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">……… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B9A168" w14:textId="559E3992" w:rsidR="006A7029" w:rsidRPr="00EE1FF1" w:rsidRDefault="006A7029" w:rsidP="005873C0">
+    <w:p w14:paraId="6F7A6522" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="008135D1">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002250BF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MetroWan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="51F3873F" w14:textId="137ED9D4" w:rsidR="005C528F" w:rsidRPr="009F1D53" w:rsidRDefault="006A7029" w:rsidP="009F1D53">
+    <w:p w14:paraId="4586BF24" w14:textId="77777777" w:rsidR="00006CA7" w:rsidRPr="00F076B9" w:rsidRDefault="00006CA7" w:rsidP="008135D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>: ……………………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">…….… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EB0E79" w14:textId="77777777" w:rsidR="00F452A0" w:rsidRPr="00F076B9" w:rsidRDefault="00F452A0" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: ………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F97195E" w14:textId="23B0AEB2" w:rsidR="00F452A0" w:rsidRPr="007E017D" w:rsidRDefault="00F452A0" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>Tuyến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> ……………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> PL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">……… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE08F30" w14:textId="4252C662" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="008135D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dịch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002250BF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002250BF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E42D9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>thuê</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E42D9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E42D9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>riêng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4DE20D56" w14:textId="77777777" w:rsidR="00006CA7" w:rsidRPr="00F076B9" w:rsidRDefault="00006CA7" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>: …………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1839">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">.… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA66835" w14:textId="77777777" w:rsidR="00F452A0" w:rsidRPr="00F076B9" w:rsidRDefault="00F452A0" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: ………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0441C1A6" w14:textId="7FDB723B" w:rsidR="00006CA7" w:rsidRPr="007E017D" w:rsidRDefault="00F452A0" w:rsidP="008135D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E017D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>Thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>Tuyến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C11E1D">
+        <w:t>kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> ……………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thuộc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> PL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">……… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>..…./…./……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AEA3E4" w14:textId="5B0E7E2D" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="003B3FB2">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...161 lines deleted...]
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LÝ DO HỦY, THANH LÝ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>Khách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>đánh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>dấu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5B2E">
+        <w:t>“x”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>vào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> ô </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>trước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6424B">
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6424B" w:rsidRPr="00D6424B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8646" w:type="dxa"/>
+        <w:tblInd w:w="421" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="4677"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="7A054674" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD25092" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nhóm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nguyên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>nhân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E69DCB5" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E450CB5" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>tiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="68356741" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376CD404" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>Chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>lượng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650E6B4D" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75375E9B" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="1F74D610" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C707B2" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>Chuyển</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>điểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657F24C2" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B2124C" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="474E758A" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6044DF3B" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve">Thu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>cước</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D34B5D8" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A311062" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="181BE6BC" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28000561" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>Cước</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>phát</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DB1057" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="260E92A1" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="6F456006" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016F6F46" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="007F1839">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>Chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>khách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1839">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>TKM:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0C9404" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C973127" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="70088D16" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5381A6E0" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>Thiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>đầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>cuối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEBB5C5" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A90A9B" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001020DB" w:rsidRPr="00F076B9" w14:paraId="2688FAAD" w14:textId="77777777" w:rsidTr="00B947C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1319685A" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F076B9">
+              <w:t>Khác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C4FE2A" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:r w:rsidRPr="00F076B9">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30577750" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="00AB6B0D">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="700584AE" w14:textId="77777777" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="003B3FB2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F076B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ĐIỀU KIỆN THANH LÝ HỢP ĐỒNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBFEC24" w14:textId="5287D851" w:rsidR="001020DB" w:rsidRPr="00F076B9" w:rsidRDefault="001020DB" w:rsidP="003B3FB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5107"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...25 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Khách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> cam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>kết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>toán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>toàn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>bộ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>tiền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>cước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>phát</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>sinh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>:…</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14440">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>giờ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">…… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">….. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">…. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">……. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thực</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hiện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đầy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đủ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00176851">
+        <w:t>nghĩa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00176851">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00176851">
+        <w:t>vụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00176851">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00176851">
+        <w:t>khác</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E34FDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E34FDC">
+        <w:t>trong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B71296">
+        <w:t>Viettel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>tạm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>tiền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>là</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>:…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14440">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>Sau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>khi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>nhận</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>báo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>cước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đề</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>nghị</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>khách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>toán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>nốt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>tiền</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>còn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>lại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>theo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>hình</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>thức</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đã</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>đăng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>ký</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F076B9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0DF0C6" w14:textId="2A3753A3" w:rsidR="001020DB" w:rsidRDefault="00E14440" w:rsidP="003B3FB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5107"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>hủy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>thanh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000133C9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000133C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000133C9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0080151B">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>Phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>lục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>Hợp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00365562">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tuyến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kênh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t>này</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001020DB" w:rsidRPr="00F076B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>thành</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FBC">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="005873C0">
-[...6 lines deleted...]
-          <w:lang w:val="vi-VN"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="009866C4">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00FF3FBC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bản</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>có</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>giá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>trị</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pháp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>lý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>như</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nhau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mỗi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>giữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FBC">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="005873C0">
-[...92 lines deleted...]
-        <w:t>) bản.</w:t>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF3FBC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bản</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>để</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>thực</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hiện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3FBC" w:rsidRPr="004F3619">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6D96C5" w14:textId="77777777" w:rsidR="008543A5" w:rsidRPr="008543A5" w:rsidRDefault="008543A5" w:rsidP="00C85B67">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5107"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DA90C1" w14:textId="77777777" w:rsidR="00E14440" w:rsidRPr="00EE74AA" w:rsidRDefault="00E14440" w:rsidP="00E14440">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D171D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>…….,</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20…....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE74AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2975"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="3967"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009866C4" w:rsidRPr="009866C4" w14:paraId="1BE67E45" w14:textId="77777777" w:rsidTr="00F6451F">
+      <w:tr w:rsidR="00E14440" w:rsidRPr="008F2B3E" w14:paraId="4D2D0C2E" w14:textId="77777777" w:rsidTr="00B947C7">
         <w:trPr>
-          <w:trHeight w:val="492"/>
+          <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3134" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2032" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="515AF28C" w14:textId="77777777" w:rsidR="009866C4" w:rsidRPr="009866C4" w:rsidRDefault="009866C4" w:rsidP="00F6451F">
+          <w:p w14:paraId="26F01821" w14:textId="77777777" w:rsidR="00E14440" w:rsidRPr="006D171D" w:rsidRDefault="00E14440" w:rsidP="00FA3B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ĐẠI DIỆN KHÁCH HÀNG</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1979CF30" w14:textId="08E14285" w:rsidR="00F6451F" w:rsidRPr="009866C4" w:rsidRDefault="00F6451F" w:rsidP="00F6451F">
+          <w:p w14:paraId="63DA5F8F" w14:textId="46F51D5D" w:rsidR="00E14440" w:rsidRPr="006D171D" w:rsidRDefault="00C70F83" w:rsidP="00FA3B82">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>Ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>ghi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>rõ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>đóng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>dấu</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E14440" w:rsidRPr="006D171D">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="781" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B90EC48" w14:textId="77777777" w:rsidR="00E14440" w:rsidRPr="006D171D" w:rsidRDefault="00E14440" w:rsidP="0002355E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5107"/>
               </w:tabs>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1866" w:type="pct"/>
+            <w:tcW w:w="2187" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="710E2AA5" w14:textId="77777777" w:rsidR="009866C4" w:rsidRPr="009866C4" w:rsidRDefault="009866C4" w:rsidP="009866C4">
+          <w:p w14:paraId="11C55F40" w14:textId="77777777" w:rsidR="00E14440" w:rsidRPr="006D171D" w:rsidRDefault="00E14440" w:rsidP="0002355E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-              <w:t>ĐẠI DIỆN VIETTEL</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">ĐẠI DIỆN </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>VIETTEL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4786DD59" w14:textId="39D4EC39" w:rsidR="00483F31" w:rsidRPr="009866C4" w:rsidRDefault="009866C4" w:rsidP="00483F31">
+          <w:p w14:paraId="5BE3CC9A" w14:textId="126DA312" w:rsidR="003260DA" w:rsidRPr="00D05547" w:rsidRDefault="00E14440" w:rsidP="00D05547">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>ghi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>rõ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C70F83">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>đóng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C70F83">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C70F83">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...45 lines deleted...]
-                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>dấu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D171D">
+              <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
-                <w:kern w:val="0"/>
-[...495 lines deleted...]
-              <w:t>]</w:t>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A6D504F" w14:textId="77777777" w:rsidR="00204712" w:rsidRPr="006A7029" w:rsidRDefault="00204712" w:rsidP="005873C0"/>
-    <w:sectPr w:rsidR="00204712" w:rsidRPr="006A7029" w:rsidSect="00821933">
+    <w:p w14:paraId="2DC769A1" w14:textId="3D3DDAB5" w:rsidR="004D7507" w:rsidRDefault="00F26BFB"/>
+    <w:sectPr w:rsidR="004D7507" w:rsidSect="008561D2">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1134" w:left="1985" w:header="283" w:footer="283" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DBFCE80" w14:textId="77777777" w:rsidR="00A2369C" w:rsidRDefault="00A2369C" w:rsidP="00F6451F">
+    <w:p w14:paraId="0EDBFDCA" w14:textId="77777777" w:rsidR="00F26BFB" w:rsidRDefault="00F26BFB" w:rsidP="001020DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB5601C" w14:textId="77777777" w:rsidR="00A2369C" w:rsidRDefault="00A2369C" w:rsidP="00F6451F">
+    <w:p w14:paraId="35CB5C2D" w14:textId="77777777" w:rsidR="00F26BFB" w:rsidRDefault="00F26BFB" w:rsidP="001020DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      <w:id w:val="-1661844874"/>
+      <w:id w:val="954523450"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="663FEBE3" w14:textId="6A27BB47" w:rsidR="00F6451F" w:rsidRPr="00F6451F" w:rsidRDefault="00F6451F">
+      <w:p w14:paraId="01E088E4" w14:textId="481F91E3" w:rsidR="00C27624" w:rsidRPr="00C27624" w:rsidRDefault="00C27624">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="right"/>
+          <w:jc w:val="center"/>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00F6451F">
+        <w:r w:rsidRPr="00C27624">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00F6451F">
+        <w:r w:rsidRPr="00C27624">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00F6451F">
+        <w:r w:rsidRPr="00C27624">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE1176">
+        <w:r w:rsidR="00C70F83">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b w:val="0"/>
             <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F6451F">
+        <w:r w:rsidRPr="00C27624">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:b w:val="0"/>
             <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="678B155E" w14:textId="77777777" w:rsidR="00F6451F" w:rsidRDefault="00F6451F">
+  <w:p w14:paraId="477A42D6" w14:textId="77777777" w:rsidR="00C27624" w:rsidRDefault="00C27624">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ACC9501" w14:textId="77777777" w:rsidR="00A2369C" w:rsidRDefault="00A2369C" w:rsidP="00F6451F">
+    <w:p w14:paraId="4E2348BE" w14:textId="77777777" w:rsidR="00F26BFB" w:rsidRDefault="00F26BFB" w:rsidP="001020DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28B8245F" w14:textId="77777777" w:rsidR="00A2369C" w:rsidRDefault="00A2369C" w:rsidP="00F6451F">
+    <w:p w14:paraId="3A51F549" w14:textId="77777777" w:rsidR="00F26BFB" w:rsidRDefault="00F26BFB" w:rsidP="001020DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4F105788" w14:textId="5017E6D6" w:rsidR="00FF63EE" w:rsidRDefault="00FF63EE" w:rsidP="000A7AD3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1575"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001C6C41"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:nsid w:val="06F62E0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF86B6CC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC7EB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF86B6CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53C2094D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDE602E8"/>
+    <w:lvl w:ilvl="0" w:tplc="042A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="042A000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="042A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="042A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62B50084"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="045ECB9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E3861B0A">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...31 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...71 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...176 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
-[...5 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00821933"/>
-[...72 lines deleted...]
-    <w:rsid w:val="00FF7C69"/>
+    <w:rsidRoot w:val="00911D14"/>
+    <w:rsid w:val="00006CA7"/>
+    <w:rsid w:val="000133C9"/>
+    <w:rsid w:val="00016517"/>
+    <w:rsid w:val="00020BC7"/>
+    <w:rsid w:val="00067B56"/>
+    <w:rsid w:val="0008282A"/>
+    <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="000A575F"/>
+    <w:rsid w:val="000A5D80"/>
+    <w:rsid w:val="000A7AD3"/>
+    <w:rsid w:val="000B1935"/>
+    <w:rsid w:val="000D4662"/>
+    <w:rsid w:val="000E3BA4"/>
+    <w:rsid w:val="000F21A3"/>
+    <w:rsid w:val="000F4D9E"/>
+    <w:rsid w:val="000F6C0E"/>
+    <w:rsid w:val="001020DB"/>
+    <w:rsid w:val="00122CD7"/>
+    <w:rsid w:val="00153E9D"/>
+    <w:rsid w:val="00176851"/>
+    <w:rsid w:val="00177B87"/>
+    <w:rsid w:val="00196F57"/>
+    <w:rsid w:val="001B59B2"/>
+    <w:rsid w:val="001E42D9"/>
+    <w:rsid w:val="00205997"/>
+    <w:rsid w:val="002250BF"/>
+    <w:rsid w:val="002959E5"/>
+    <w:rsid w:val="002A1544"/>
+    <w:rsid w:val="002E26EB"/>
+    <w:rsid w:val="002E65EF"/>
+    <w:rsid w:val="002F1ADA"/>
+    <w:rsid w:val="002F2801"/>
+    <w:rsid w:val="00301FBB"/>
+    <w:rsid w:val="003071A2"/>
+    <w:rsid w:val="00310674"/>
+    <w:rsid w:val="003260DA"/>
+    <w:rsid w:val="00365562"/>
+    <w:rsid w:val="00370A3A"/>
+    <w:rsid w:val="003924C2"/>
+    <w:rsid w:val="003A2118"/>
+    <w:rsid w:val="003B3A90"/>
+    <w:rsid w:val="003B3FB2"/>
+    <w:rsid w:val="003F1926"/>
+    <w:rsid w:val="004315A6"/>
+    <w:rsid w:val="004343A6"/>
+    <w:rsid w:val="0045086E"/>
+    <w:rsid w:val="00452211"/>
+    <w:rsid w:val="004B7449"/>
+    <w:rsid w:val="004F4ED6"/>
+    <w:rsid w:val="00514AF7"/>
+    <w:rsid w:val="0055050A"/>
+    <w:rsid w:val="005535EC"/>
+    <w:rsid w:val="00570226"/>
+    <w:rsid w:val="005B1633"/>
+    <w:rsid w:val="005E03A1"/>
+    <w:rsid w:val="00607D54"/>
+    <w:rsid w:val="00645C80"/>
+    <w:rsid w:val="00654139"/>
+    <w:rsid w:val="0067037F"/>
+    <w:rsid w:val="00673ADD"/>
+    <w:rsid w:val="006C3C2C"/>
+    <w:rsid w:val="006E212F"/>
+    <w:rsid w:val="006F1F5A"/>
+    <w:rsid w:val="007011B4"/>
+    <w:rsid w:val="007114EE"/>
+    <w:rsid w:val="00743CA4"/>
+    <w:rsid w:val="00766ACE"/>
+    <w:rsid w:val="00770DF3"/>
+    <w:rsid w:val="0079147C"/>
+    <w:rsid w:val="007A52B6"/>
+    <w:rsid w:val="007D149D"/>
+    <w:rsid w:val="007E017D"/>
+    <w:rsid w:val="007F1839"/>
+    <w:rsid w:val="0080151B"/>
+    <w:rsid w:val="008135D1"/>
+    <w:rsid w:val="008148AB"/>
+    <w:rsid w:val="00824328"/>
+    <w:rsid w:val="00851BC0"/>
+    <w:rsid w:val="008543A5"/>
+    <w:rsid w:val="008561D2"/>
+    <w:rsid w:val="00856522"/>
+    <w:rsid w:val="00861D5A"/>
+    <w:rsid w:val="008961A5"/>
+    <w:rsid w:val="008A1F54"/>
+    <w:rsid w:val="008A5B2E"/>
+    <w:rsid w:val="008D0B37"/>
+    <w:rsid w:val="008F03FF"/>
+    <w:rsid w:val="00903EEA"/>
+    <w:rsid w:val="00906DE4"/>
+    <w:rsid w:val="00911663"/>
+    <w:rsid w:val="00911D14"/>
+    <w:rsid w:val="009122CA"/>
+    <w:rsid w:val="00912D0D"/>
+    <w:rsid w:val="00954CCB"/>
+    <w:rsid w:val="009B534E"/>
+    <w:rsid w:val="00A14663"/>
+    <w:rsid w:val="00A325D0"/>
+    <w:rsid w:val="00A612FE"/>
+    <w:rsid w:val="00A62096"/>
+    <w:rsid w:val="00AB3095"/>
+    <w:rsid w:val="00AD21A1"/>
+    <w:rsid w:val="00B412A7"/>
+    <w:rsid w:val="00B41525"/>
+    <w:rsid w:val="00B71296"/>
+    <w:rsid w:val="00B947C7"/>
+    <w:rsid w:val="00BA2801"/>
+    <w:rsid w:val="00BC1670"/>
+    <w:rsid w:val="00C11E1D"/>
+    <w:rsid w:val="00C27624"/>
+    <w:rsid w:val="00C36146"/>
+    <w:rsid w:val="00C70F83"/>
+    <w:rsid w:val="00C76174"/>
+    <w:rsid w:val="00C85B67"/>
+    <w:rsid w:val="00C96063"/>
+    <w:rsid w:val="00CA05A2"/>
+    <w:rsid w:val="00CD11DE"/>
+    <w:rsid w:val="00D05547"/>
+    <w:rsid w:val="00D136CA"/>
+    <w:rsid w:val="00D1552E"/>
+    <w:rsid w:val="00D22D1F"/>
+    <w:rsid w:val="00D6424B"/>
+    <w:rsid w:val="00D81F0A"/>
+    <w:rsid w:val="00D84B7E"/>
+    <w:rsid w:val="00DC0079"/>
+    <w:rsid w:val="00DF44A1"/>
+    <w:rsid w:val="00DF7687"/>
+    <w:rsid w:val="00E14440"/>
+    <w:rsid w:val="00E264D2"/>
+    <w:rsid w:val="00E32202"/>
+    <w:rsid w:val="00E34FDC"/>
+    <w:rsid w:val="00E50537"/>
+    <w:rsid w:val="00E60001"/>
+    <w:rsid w:val="00EB7A47"/>
+    <w:rsid w:val="00ED1FE3"/>
+    <w:rsid w:val="00EE20E0"/>
+    <w:rsid w:val="00EF3A32"/>
+    <w:rsid w:val="00F14AEA"/>
+    <w:rsid w:val="00F20E9D"/>
+    <w:rsid w:val="00F25BDA"/>
+    <w:rsid w:val="00F26BFB"/>
+    <w:rsid w:val="00F354AD"/>
+    <w:rsid w:val="00F42B3D"/>
+    <w:rsid w:val="00F452A0"/>
+    <w:rsid w:val="00F50EB8"/>
+    <w:rsid w:val="00F66B94"/>
+    <w:rsid w:val="00F75BFD"/>
+    <w:rsid w:val="00F76093"/>
+    <w:rsid w:val="00F92723"/>
+    <w:rsid w:val="00FA3B82"/>
+    <w:rsid w:val="00FC2A76"/>
+    <w:rsid w:val="00FF3FBC"/>
+    <w:rsid w:val="00FF5A9A"/>
+    <w:rsid w:val="00FF63EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="vi-VN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5D714A18"/>
-  <w15:docId w15:val="{55F4104F-D17A-482E-A08E-14911341007E}"/>
+  <w14:docId w14:val="5E4E0F25"/>
+  <w15:docId w15:val="{4C5318F3-4815-4C92-96AC-844E003F2E4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="vi-VN" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8857,51 +8128,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9147,296 +8418,291 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00821933"/>
+    <w:rsid w:val="001020DB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-TW"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="001020DB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="001020DB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="PMingLiU" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="zh-TW"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001020DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001020DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001020DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001020DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001020DB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E017D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000F6C0E"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="00F92723"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="00F92723"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="00F92723"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="zh-TW"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="00F92723"/>
     <w:rPr>
+      <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C94A50"/>
+    <w:rsid w:val="00F92723"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="zh-TW"/>
-[...65 lines deleted...]
-      <w:lang w:eastAsia="zh-TW"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solutions.viettel.vn/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9682,69 +8948,73 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3191</Characters>
+  <Pages>3</Pages>
+  <Words>684</Words>
+  <Characters>3903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3743</CharactersWithSpaces>
+  <CharactersWithSpaces>4578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>yenhtb1</dc:creator>
+  <dc:subject/>
+  <dc:creator>admin</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>